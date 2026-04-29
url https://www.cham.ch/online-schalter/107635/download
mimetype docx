--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -1,13161 +1,6996 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11082 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Rechtsabteilung\Digitalisierung 7. Stock\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{69FA31F4-CEB9-47BA-8221-C42CE23D8075}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-38520" yWindow="2610" windowWidth="38640" windowHeight="21120" xr2:uid="{64CCB081-54CD-4218-922C-849407F7FD9F}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Nachlassinventar" sheetId="1" r:id="rId1"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_GoBack" localSheetId="0">Nachlassinventar!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F199" i="1" l="1"/>
+  <c r="F475" i="1"/>
+  <c r="F453" i="1"/>
+  <c r="F429" i="1"/>
+  <c r="F410" i="1"/>
+  <c r="F389" i="1"/>
+  <c r="E391" i="1" s="1"/>
+  <c r="F370" i="1"/>
+  <c r="F349" i="1"/>
+  <c r="F328" i="1"/>
+  <c r="F300" i="1"/>
+  <c r="F281" i="1"/>
+  <c r="F263" i="1"/>
+  <c r="F239" i="1"/>
+  <c r="F216" i="1"/>
+  <c r="E478" i="1" l="1"/>
+  <c r="E481" i="1" s="1"/>
+</calcChain>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="112">
+  <si>
+    <t>Nachlassinventar</t>
+  </si>
+  <si>
+    <t>Amtliches Inventar gemäss § 147 ff. StG und Art. 154 ff. DBG</t>
+  </si>
+  <si>
+    <t>Untersuchungsergebnis</t>
+  </si>
+  <si>
+    <t>Erbschaftssteuer</t>
+  </si>
+  <si>
+    <t>Erblasserin/Erblasser</t>
+  </si>
+  <si>
+    <t>Name, Vorname</t>
+  </si>
+  <si>
+    <t>Geburtsdatum</t>
+  </si>
+  <si>
+    <t>Heimatort/Staatsangehörigeit</t>
+  </si>
+  <si>
+    <t>Adresse, PLZ und Ort</t>
+  </si>
+  <si>
+    <t>Zivilstand</t>
+  </si>
+  <si>
+    <t>Todesdatum</t>
+  </si>
+  <si>
+    <t>Verfügungen von Todes wegen</t>
+  </si>
+  <si>
+    <t>Ist eine Verfügung von Todes wegen (Testament, Ehe- und/oder Erbvertrag, etc.) vorhanden?</t>
+  </si>
+  <si>
+    <t>Verzeichnis der mutmasslichen Erbinnen/Erben</t>
+  </si>
+  <si>
+    <t>Verzeichnis der mutmasslichen Vermächtnisnehmerinnen/Vermächtnisnehmer</t>
+  </si>
+  <si>
+    <t>Bescheinigung/Erklärung</t>
+  </si>
+  <si>
+    <t>Unterschrift/en</t>
+  </si>
+  <si>
+    <t>Inventarbehörde</t>
+  </si>
+  <si>
+    <t>Datum und Unterschrift</t>
+  </si>
+  <si>
+    <t>Verzeichnis der Vermögensgegenstände per Todestag</t>
+  </si>
+  <si>
+    <t>1.1 Wertschriften und sonstige Kapitalanlagen im In- und Ausland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angaben über Bankguthaben, Depotvermögen, Darlehensforderungen, Kapitalanlagen, etc. </t>
+  </si>
+  <si>
+    <t>Bezeichnung</t>
+  </si>
+  <si>
+    <t>Beilage: nicht erforderlich</t>
+  </si>
+  <si>
+    <t>Total 1.1</t>
+  </si>
+  <si>
+    <t>Total 1.2</t>
+  </si>
+  <si>
+    <t>Angaben über Lebens-, Renten- und Unfallversicherung</t>
+  </si>
+  <si>
+    <t>Beilage: Ausweise über Einmaleinlagen bei Versicherungen, Ausweis über einen allfälligen Rückkaufswert bzw. (bei Leibrenten), eine allfällige Rückgewährssumme oder Auszüge über Sparguthaben der 3. Säule und weitere Vorsorgeguthaben, mit Saldostand und Zinsausweis per Todestag</t>
+  </si>
+  <si>
+    <t>Total 1.3</t>
+  </si>
+  <si>
+    <t>Total 1.4</t>
+  </si>
+  <si>
+    <t>Total 1.5</t>
+  </si>
+  <si>
+    <t>Total 1.6</t>
+  </si>
+  <si>
+    <t>1.6 Anwartschaftliche Ansprüche auf Leistungen aus Vorsorge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beilage: Entsprechende Policen oder Bescheinigungen über Vorsorgeguthaben </t>
+  </si>
+  <si>
+    <t>1.7 Übrige Vermögenswerte</t>
+  </si>
+  <si>
+    <t>Total 1.7</t>
+  </si>
+  <si>
+    <t>Angaben über Ort und Steuerwert</t>
+  </si>
+  <si>
+    <t>Ort</t>
+  </si>
+  <si>
+    <t>Total 1.8</t>
+  </si>
+  <si>
+    <t>1. Aktiven</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angaben über Liegenschaften, Kapital, Anteile an Personengesellschaften etc. </t>
+  </si>
+  <si>
+    <t>Total 1.9</t>
+  </si>
+  <si>
+    <t>2. Passiven</t>
+  </si>
+  <si>
+    <t>Total Aktiven</t>
+  </si>
+  <si>
+    <t>Ort und Datum</t>
+  </si>
+  <si>
+    <t>1.2 Anteile an unverteilten Erbschaften</t>
+  </si>
+  <si>
+    <t>1.4 Lebens-, Renten- und Unfallversicherung</t>
+  </si>
+  <si>
+    <t>1.5 Motorfahrzeuge</t>
+  </si>
+  <si>
+    <t>2.1 Hypothekar- und Grundpfandschulden</t>
+  </si>
+  <si>
+    <t>Beilage: Auszüge über die Hypothekar- und Grundpfandschulden per Todestag</t>
+  </si>
+  <si>
+    <t>Total 2.1</t>
+  </si>
+  <si>
+    <t>Total 2.2</t>
+  </si>
+  <si>
+    <t>Angaben über vorhandene Geschäftsschulden per Todestag</t>
+  </si>
+  <si>
+    <t>Total 2.3</t>
+  </si>
+  <si>
+    <t>2.4 Andere Schulden</t>
+  </si>
+  <si>
+    <t>Total 2.4</t>
+  </si>
+  <si>
+    <t>Total Passiven</t>
+  </si>
+  <si>
+    <t>Reinvermögen</t>
+  </si>
+  <si>
+    <t>3. Weitere erhebliche Tatsachen</t>
+  </si>
+  <si>
+    <t>3.1 Einkommen</t>
+  </si>
+  <si>
+    <t>Angaben über sämtliches Einkommen (Renten, Lohn, Honorare, Mieteinnahmen etc.)</t>
+  </si>
+  <si>
+    <t>3.2 Nutzungsrechte (Nutzniessung/Wohnrecht)</t>
+  </si>
+  <si>
+    <t>3.3 Ausgerichtete Vorempfänge (Erbvorbezüge) und Schenkungen</t>
+  </si>
+  <si>
+    <t>Angabe</t>
+  </si>
+  <si>
+    <t>Angabe über Name der begünstigten Person, Verwandschaftsverhältnis, Adresse und Höhe der Zuwendung</t>
+  </si>
+  <si>
+    <t>3.4 Weiteres</t>
+  </si>
+  <si>
+    <t>Allenfalls weitere bisher nicht aufgeführte Angaben oder Bemerkungen</t>
+  </si>
+  <si>
+    <t>Gemäss §§ 203 und 207 des kantonalen Steuergesetzes Zug (StG) bzw. Art. 174 und 178 des Bundesgesetzes über die direkte Bundessteuer (DBG) wird mit Busse bestraft, wer die ihm in seiner Eigenschaft als Erbe, als gesetzlicher Vertreter von Erben, als Erbschaftsverwalter und Willensvollstrecker obliegenden Mitwirkungs-, Auskunfts- und Bescheinigungspflichten laut §§ 150 sowie 151 StG bzw. Art. 157 und 158 DBG verletzt und Nachlasswerte absichtlich verheimlicht und/oder beiseite schaft.</t>
+  </si>
+  <si>
+    <t>Unterschrift der Erben bzw. Erbenvertretung:</t>
+  </si>
+  <si>
+    <t>Bemerkungen</t>
+  </si>
+  <si>
+    <t>Aufenthaltsort</t>
+  </si>
+  <si>
+    <t>1.3 Bargeld, Gold und andere Edelmetalle sowie Tresorinhalte</t>
+  </si>
+  <si>
+    <t>Pers ID</t>
+  </si>
+  <si>
+    <t>Beilage: Bilanz und Erfolgsrechnung per Todestag</t>
+  </si>
+  <si>
+    <t>Angaben über Motorfahrzeuge (Fahrzeugart, Marke, Jahrgang und Kaufdatum)</t>
+  </si>
+  <si>
+    <t>1.10 Geschäftsvermögen</t>
+  </si>
+  <si>
+    <t>Total 1.10</t>
+  </si>
+  <si>
+    <t>2.2 Geschäftsschulden</t>
+  </si>
+  <si>
+    <t>2.3 Todesfall- und Teilungskosten</t>
+  </si>
+  <si>
+    <t>3.5 Kontaktdaten</t>
+  </si>
+  <si>
+    <t>Inventaraufnahme ausgefüllt durch</t>
+  </si>
+  <si>
+    <t>Telefonnummer</t>
+  </si>
+  <si>
+    <t>E-Mail Adresse</t>
+  </si>
+  <si>
+    <t>Beilage: Kaufvertrag, wenn Kauf in den letzten 5 Jahren stattfand</t>
+  </si>
+  <si>
+    <t>Angaben über Vermögen, das mit einer Nutzniessung oder Wohnrecht zu Gunsten Dritter belastet ist, sowie über eine Nutzniessung resp. ein Wohnrecht an fremdem Vermögen/Eigentum per Todestag</t>
+  </si>
+  <si>
+    <t>Bitte geben Sie den Namen, das Verwandtschaftsverhältnis sowie die Adresse an.</t>
+  </si>
+  <si>
+    <t>Zum Beispiel Vermögenswerte welche nicht zur "üblichen" Wohnungsausstattung gehören (Kunstgegenstände, Schmuck, Antiquitäten etc.), Anteile an anderem Vermögen</t>
+  </si>
+  <si>
+    <t>1.8 Liegenschaften/Grundstücke im Inland</t>
+  </si>
+  <si>
+    <t>1.9 Liegenschaften/Grundstücke im Ausland</t>
+  </si>
+  <si>
+    <t>Gemeinde</t>
+  </si>
+  <si>
+    <t>überlebender Eheteil oder überlebende/r eingetragene Partnerin/eingetragener Partner</t>
+  </si>
+  <si>
+    <t>Unter elterlicher Sorge stehende minderjährige Kinder</t>
+  </si>
+  <si>
+    <t>Wert in Franken</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Beilage: Kontoauszüge mit Saldostand, Auszüge über Wertschriftendepots, Kapitalanlagen mit Saldostand und Zinsausweis sowie Belege über Darlehensforderungen </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>per Todestag</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Angaben über die verstorbene Person (Name, Todesdatum sowie Wohnadresse) sowie Wert der unverteilten Erbschaften</t>
+  </si>
+  <si>
+    <t>Personalien</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Das ausgefüllte Nachlassinventar ist samt Beilagen dem zuständigen Erbschaftsamt einzureichen. Allenfalls notwendige Fristerstreckungen sind beim Erbschaftsamt zu beantragen. </t>
+  </si>
+  <si>
+    <t>Beilage: Kaufvertrag, wenn Kauf in den letzten fünf Jahren stattfand</t>
+  </si>
+  <si>
+    <t>Nachsteuer</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>□</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> ja</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>□</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> nein</t>
+    </r>
+  </si>
+  <si>
+    <t>Die Unterzeichnenden bestätigen, von der Inventarisationsbehörde auf die §§ 150, 203 und 207 des Zuger Steuergesetzes (StG) sowie die Art. 157, 174 und 178 des Bundesgesetzes über die direkte Bundessteuer (DBG) aufmerksam gemacht worden zu sein. Sie erklären, dass sie im Sinne von § 150 StG und Art. 157 DBG alle Angaben wahrheitsgemäss gemacht haben. Sollten sie nach Aufnahme des Inventars Kenntnis von weiteren Vermögenswerten erhalten, die nicht im Inventar verzeichnet sind, so ist ihnen die Verpflichtung bekannt, dies der Inventarbehörde innert zehn Tagen bekanntzugeben.</t>
+  </si>
+  <si>
+    <t>Beilage: Bei besonders wertvollen Gegenständen und Sammlungen Schätzungsdokumente</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Es kann eine </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pauschale von 20'000 Franken</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> geltend gemacht werden. Höhere Kosten sind zu belegen.</t>
+    </r>
+  </si>
+  <si>
+    <t>nicht vorhanden</t>
+  </si>
+  <si>
+    <t>Ort und Staat</t>
+  </si>
+  <si>
+    <t>nein</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bei verheirateten Personen bzw. Personen in eingetragener Partnerschaft sind auch </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">die Vermögenswerte des überlebenden Eheteils bzw. der einegtragenen Partnerin/des eingetragenen Partners </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">aufzuführen. Ebenso sind die Vermögenswerte der </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>unter der elterlichen Sorge stehenden minderjährigen Kinder</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> anzugeben.
+Wir bitten Sie, allfällige Auflistungen auf den vorgesehenen Zeilen zu erfassen (falls nötig separate Liste beilegen) sowie sämtliche Unterlagen einzureichen. Wenn bei einer Position keine Werte vorhanden sind, kann das entsprechende Kästchen angekreuzt werden.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Hinweise</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Zuger Steuergesetz vom 25. Mai 2000 (StG)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+§ 147 Inventarpflicht
+1   Nach dem Tod einer steuerpflichtigen Person wird innert zwei Wochen ein 
+     amtliches Inventar aufgenommen.
+2   …
+§ 148 Gegenstand
+1   In das Inventar wird das am Todestag bestehende Vermögen der Erblasserin oder des 
+     Erblassers, seines in ungetrennter Ehe lebenden Eheteils und der unter seiner elterlichen
+     Sorge stehenden minderjährigen Kinder aufgenommen.
+2   Tatsachen, die für die Steuerveranlagung von Bedeutung sind, werden festgestellt und im 
+     Inventar vorgemerkt.
+§ 149 Sicherung der Inventaraufnahme
+1   Die Erbenden und die Personen, die das Nachlassvermögen verwalten oder verwahren, 
+     dürfen über dieses vor Aufnahme des Inventars nur mit Zustimmung der Inventarbehörde 
+     verfügen.
+2   Zur Sicherung des Inventars kann die Inventarbehörde die sofortige Siegelung vornehmen.
+§ 150 Mitwirkungspflichten
+1   Die Erbenden, ihre gesetzlichen Vertretungen, die mit der Erbschaftsverwaltung oder der 
+     Willensvollstreckung beauftragten Personen sind verpflichtet
+     a) über alle Verhältnisse, die für die Feststellung der Steuerfaktoren der Erblasserin oder 
+         des Erblassers von Bedeutung sein können, wahrheitsgemäss Auskunft zu erteilen;
+     b) alle Bücher, Urkunden, Ausweise und Aufzeichnungen, die über den Nachlass Aufschluss 
+         verschaffen können, vorzuweisen;
+     c) alle Räumlichkeiten und Behältnisse zu öffnen, die der Erblasserin oder dem Erblasser 
+         zur Verfügung gestanden haben.
+2   Erbende sowie deren gesetzliche Vertretung, die mit der Erblasserin oder dem Erblasser in 
+     häuslicher Gemeinschaft gelebt oder Vermögensgegenstände der Erblasserin oder des 
+     Erblassers verwahrt oder verwaltet haben, müssen auch Einsicht in ihre Räume und 
+     Behältnisse gewähren.
+3   Erhält eine Erbin oder ein Erbe bzw. deren gesetzliche Vertretung, eine mit der Erbschafts-
+     verwaltung oder der Willensvollstreckung beauftragte Person nach Aufnahme des Inventars 
+     Kenntnis von Gegenständen des Nachlasses, die nicht im Inventar verzeichnet sind, so 
+     muss sie oder er diese innert zehn Tagen der Inventarbehörde bekanntgeben.
+4   Der Inventaraufnahme müssen mindestens eine handlungsfähige Erbin bzw. ein handlungs-
+     fähiger Erbe sowie die gesetzliche Vertretung minderjähriger oder unter umfassender Bei-
+     standschaft stehender Erbinnen und Erben oder die vorsorgebeauftragte Person beiwohnen. 
+§ 203 Verletzung von Verfahrenspflichten
+1   Wer einer Pflicht, die ihr oder ihm nach den Bestimmungen dieses Gesetzes oder nach einer 
+     aufgrund dieses Gesetzes getroffenen Anordnung obliegt, trotz Mahnung vorsätzlich oder 
+     fahrlässig nicht nachkommt, wird mit Busse bis zu 1'000 Franken, in schweren Fällen oder 
+     bei Rückfall bis zu 10'000 Franken bestraft.
+§ 207 Verheimlichung oder Beiseiteschaffung von Nachlasswerten im Inventarverfahren
+1   Mit Busse wird bestraft,
+     a) wer als Erbin oder Erbe, Erbenvertretung, Testamentsvollstreckerin oder -vollstrecker 
+         oder als Drittperson Nachlasswerte, zu deren Bekanntgabe sie oder er im Inventar-
+         verfahren verpflichtet ist, verheimlicht oder beiseite schafft in der Absicht, sie der 
+         Inventaraufnahme zu entziehen;
+     b) wer zu einer solchen Handlung anstiftet oder dazu Hilfe leistet.
+2   Die Busse beträgt bis zu 10'000 Franken, in schweren Fällen oder bei Rückfall bis zu 50'000
+     Franken.
+3   Der Versuch einer Verheimlichung oder Beiseiteschaffung von Nachlasswerten ist ebenfalls 
+     strafbar. Die Strafe kann milder sein als bei vollendeter Begehung.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bundesgesetz über die direkte Bundessteuer vom 14. Dezember 1990 (DBG)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Art. 154 Inventarpflicht
+1   Nach dem Tod eines Steuerpflichtigen wird innert zwei Wochen ein amtliches Inventar auf-
+     genommen.
+2   …
+Art. 155 Gegenstand
+1   In das Inventar wird das am Todestag bestehende Vermögen des Erblassers, seines in 
+     ungetrennter Ehe lebenden Ehegatten und der unter seiner elterlichen Sorge stehenden 
+     minderjährigen Kinder aufgenommen.
+2   Tatsachen, die für die Steuerveranlagung von Bedeutung sind, werden festgestellt und im 
+     Inventar vorgemerkt.
+Art. 156 Sicherung der Inventaraufnahme
+1   Die Erben und die Personen, die das Nachlassvermögen verwalten oder verwahren, dürfen 
+     über dieses vor Aufnahme des Inventars nur mit Zustimmung der Inventarbehörde verfügen.
+2   Zur Sicherung des Inventars kann die Inventarbehörde die sofortige Siegelung vornehmen.
+Art. 157 Mitwirkungspflichten
+1   Die Erben, die gesetzlichen Vertreter von Erben, die Erbschaftsverwalter und die Willens-
+     vollstrecker sind verpflichtet:
+     a) über alle Verhältnisse, die für die Feststellung der Steuerfaktoren des Erblassers von 
+         Bedeutung sein können, wahrheitsgemäss Auskunft zu erteilen;
+     b) alle Bücher, Urkunden, Ausweise und Aufzeichnungen, die über den Nachlass Aufschluss 
+         verschaffen können, vorzuweisen;
+     c) alle Räumlichkeiten und Behältnisse zu öffnen, die dem Erblasser zur Verfügung 
+         gestanden haben.
+2   Erben und gesetzliche Vertreter von Erben, die mit dem Erblasser in häuslicher Gemein-
+     schaft gelebt oder Vermögensgegenstände des Erblassers verwahrt oder verwaltet haben, 
+     müssen auch Einsicht in ihre Räume und Behältnisse gewähren.
+3   Erhält ein Erbe, ein gesetzlicher Vertreter von Erben, ein Erbschaftsverwalter oder ein 
+     Willensvollstrecker nach Aufnahme des Inventars Kenntnis von Gegenständen des Nachlas-
+     ses, die nicht im Inventar verzeichnet sind, so muss er diese innert zehn Tagen der Inven-
+     tarbehörde bekannt geben.
+4   Der Inventaraufnahme müssen mindestens ein handlungsfähiger Erbe und der gesetzliche 
+     Vertreter minderjähriger oder unter umfassender Beistandschaft stehender Erben oder die 
+     vorsorgebeauftragte Person beiwohnen.
+Art. 174 Verletzung von Verfahrenspflichten
+1   Wer einer Pflicht, die ihm nach den Vorschriften dieses Gesetzes oder nach einer aufgrund 
+     dieses Gesetzes getroffenen Anordnung obliegt, trotz Mahnung vorsätzlich oder fahrlässig 
+     nicht nachkommt, insbesondere:
+     a) die Steuererklärung oder die dazu verlangten Beilagen nicht einreicht,
+     b) eine Bescheinigungs-, Auskunfts- oder Meldepflicht nicht erfüllt,
+     c) Pflichten verletzt, die ihm als Erben oder Dritten im Inventarverfahren obliegen,
+         wird mit Busse bestraft.
+2   Die Busse beträgt bis zu 1'000 Franken, in schweren Fällen oder bei Rückfall bis zu 10'000 
+     Franken.
+Art. 178 Verheimlichung oder Beiseiteschaffung von Nachlasswerten im Inventarverfahren
+1   Wer Nachlasswerte, zu deren Bekanntgabe er im Inventarverfahren verpflichtet ist, verheim-
+      licht oder beiseite schafft in der Absicht, sie der Inventaraufnahme zu entziehen, wer zu 
+      einer solchen Handlung anstiftet oder dazu Hilfe leistet, wird mit Busse bestraft.
+2   Die Busse beträgt bis zu 10'000 Franken, in schweren Fällen oder bei Rückfall bis zu 50'000
+     Franken.
+3   Der Versuch einer Verheimlichung oder Beiseiteschaffung von Nachlasswerten ist ebenfalls 
+     strafbar. Die Strafe kann milder sein als bei vollendeter Begehung.
+4   …</t>
+    </r>
+  </si>
+  <si>
+    <t>ja und zwar</t>
+  </si>
+  <si>
+    <t>Beilage: Steuerausweis Ausgleichskasse, Rentenbescheinigung, Lohnausweis oder Lohnabrechnung, Mietvertrag etc. (01.01. - Todestag)</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...81 lines deleted...]
-</w:ftr>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
+    <numFmt numFmtId="44" formatCode="_ &quot;CHF&quot;\ * #,##0.00_ ;_ &quot;CHF&quot;\ * \-#,##0.00_ ;_ &quot;CHF&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="164" formatCode="#,##0_ ;\-#,##0\ "/>
+    <numFmt numFmtId="165" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
+  </numFmts>
+  <fonts count="13" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u val="double"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="9">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="45">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFCCFF"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...87 lines deleted...]
-</w:ftr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</w:hdr>
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1423 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Larissa">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Larissa">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE6354D3-42FD-48D5-AD00-61179149C836}">
+  <dimension ref="A6:G811"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="160" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="5" max="5" width="11.42578125" customWidth="1"/>
+    <col min="7" max="7" width="12.140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="F6" s="16"/>
+    </row>
+    <row r="7" spans="1:7" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="20"/>
+    </row>
+    <row r="8" spans="1:7" s="16" customFormat="1" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="C8" s="17"/>
+      <c r="D8" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="G8" s="22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="16" customFormat="1" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="C9" s="17"/>
+      <c r="D9" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="16" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:7" s="16" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="16"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="16"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="F14" s="16"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+    </row>
+    <row r="19" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+    </row>
+    <row r="21" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+    </row>
+    <row r="23" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+    </row>
+    <row r="25" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+    </row>
+    <row r="27" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+    </row>
+    <row r="29" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D29" s="6"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+    </row>
+    <row r="31" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+    </row>
+    <row r="38" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+    </row>
+    <row r="40" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B44" s="32"/>
+      <c r="C44" s="32"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="32"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="32"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="28"/>
+      <c r="B48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="28"/>
+      <c r="G48" s="28"/>
+    </row>
+    <row r="49" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="6"/>
+      <c r="B49" s="6"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="28"/>
+      <c r="B50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="28"/>
+    </row>
+    <row r="51" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="6"/>
+      <c r="B51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6"/>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="28"/>
+      <c r="B52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+    </row>
+    <row r="53" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="6"/>
+      <c r="B53" s="6"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="28"/>
+      <c r="B54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+    </row>
+    <row r="55" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="6"/>
+      <c r="B55" s="6"/>
+      <c r="D55" s="6"/>
+      <c r="E55" s="6"/>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="28"/>
+      <c r="B56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B59" s="32"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="32"/>
+      <c r="E59" s="32"/>
+      <c r="F59" s="32"/>
+      <c r="G59" s="32"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" s="35"/>
+      <c r="C61" s="35"/>
+      <c r="D61" s="35"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="35"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C63" s="28"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="G63" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="B68" s="35"/>
+      <c r="C68" s="35"/>
+      <c r="D68" s="35"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="35"/>
+      <c r="G68" s="35"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="28"/>
+      <c r="B70" s="28"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+    </row>
+    <row r="71" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="6"/>
+      <c r="B71" s="6"/>
+      <c r="C71" s="6"/>
+      <c r="D71" s="6"/>
+      <c r="E71" s="6"/>
+      <c r="F71" s="6"/>
+      <c r="G71" s="6"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="28"/>
+      <c r="B72" s="28"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="28"/>
+    </row>
+    <row r="73" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="6"/>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+      <c r="D73" s="6"/>
+      <c r="E73" s="6"/>
+      <c r="F73" s="6"/>
+      <c r="G73" s="6"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A74" s="28"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+    </row>
+    <row r="75" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="6"/>
+      <c r="B75" s="6"/>
+      <c r="C75" s="6"/>
+      <c r="D75" s="6"/>
+      <c r="E75" s="6"/>
+      <c r="F75" s="6"/>
+      <c r="G75" s="6"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A76" s="28"/>
+      <c r="B76" s="28"/>
+      <c r="C76" s="28"/>
+      <c r="D76" s="28"/>
+      <c r="E76" s="28"/>
+      <c r="F76" s="28"/>
+      <c r="G76" s="28"/>
+    </row>
+    <row r="77" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="6"/>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6"/>
+      <c r="G77" s="6"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A78" s="28"/>
+      <c r="B78" s="28"/>
+      <c r="C78" s="28"/>
+      <c r="D78" s="28"/>
+      <c r="E78" s="28"/>
+      <c r="F78" s="28"/>
+      <c r="G78" s="28"/>
+    </row>
+    <row r="79" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="6"/>
+      <c r="B79" s="6"/>
+      <c r="C79" s="6"/>
+      <c r="D79" s="6"/>
+      <c r="E79" s="6"/>
+      <c r="F79" s="6"/>
+      <c r="G79" s="6"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A80" s="28"/>
+      <c r="B80" s="28"/>
+      <c r="C80" s="28"/>
+      <c r="D80" s="28"/>
+      <c r="E80" s="28"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="28"/>
+    </row>
+    <row r="81" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="6"/>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="28"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="28"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="28"/>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" s="32"/>
+      <c r="C85" s="32"/>
+      <c r="D85" s="32"/>
+      <c r="E85" s="32"/>
+      <c r="F85" s="32"/>
+      <c r="G85" s="32"/>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="35" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="35"/>
+      <c r="C87" s="35"/>
+      <c r="D87" s="35"/>
+      <c r="E87" s="35"/>
+      <c r="F87" s="35"/>
+      <c r="G87" s="35"/>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A89" s="28"/>
+      <c r="B89" s="28"/>
+      <c r="C89" s="28"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+    </row>
+    <row r="90" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="6"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="6"/>
+      <c r="D90" s="6"/>
+      <c r="E90" s="6"/>
+      <c r="F90" s="6"/>
+      <c r="G90" s="6"/>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="28"/>
+      <c r="B91" s="28"/>
+      <c r="C91" s="28"/>
+      <c r="D91" s="28"/>
+      <c r="E91" s="28"/>
+      <c r="F91" s="28"/>
+      <c r="G91" s="28"/>
+    </row>
+    <row r="92" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="6"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="6"/>
+      <c r="D92" s="6"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
+      <c r="G92" s="6"/>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="28"/>
+      <c r="B93" s="28"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="28"/>
+      <c r="F93" s="28"/>
+      <c r="G93" s="28"/>
+    </row>
+    <row r="94" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="6"/>
+      <c r="B94" s="6"/>
+      <c r="C94" s="6"/>
+      <c r="D94" s="6"/>
+      <c r="E94" s="6"/>
+      <c r="F94" s="6"/>
+      <c r="G94" s="6"/>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="28"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="28"/>
+      <c r="D95" s="28"/>
+      <c r="E95" s="28"/>
+      <c r="F95" s="28"/>
+      <c r="G95" s="28"/>
+    </row>
+    <row r="96" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="6"/>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="6"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A97" s="28"/>
+      <c r="B97" s="28"/>
+      <c r="C97" s="28"/>
+      <c r="D97" s="28"/>
+      <c r="E97" s="28"/>
+      <c r="F97" s="28"/>
+      <c r="G97" s="28"/>
+    </row>
+    <row r="98" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="6"/>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6"/>
+      <c r="F98" s="6"/>
+      <c r="G98" s="6"/>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A99" s="28"/>
+      <c r="B99" s="28"/>
+      <c r="C99" s="28"/>
+      <c r="D99" s="28"/>
+      <c r="E99" s="28"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="28"/>
+    </row>
+    <row r="100" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="6"/>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
+      <c r="D100" s="6"/>
+      <c r="E100" s="6"/>
+      <c r="F100" s="6"/>
+      <c r="G100" s="6"/>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A101" s="28"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="28"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="28"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="28"/>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A104" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B104" s="32"/>
+      <c r="C104" s="32"/>
+      <c r="D104" s="32"/>
+      <c r="E104" s="32"/>
+      <c r="F104" s="32"/>
+      <c r="G104" s="32"/>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A106" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B106" s="39"/>
+      <c r="C106" s="39"/>
+      <c r="D106" s="39"/>
+      <c r="E106" s="39"/>
+      <c r="F106" s="39"/>
+      <c r="G106" s="39"/>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A107" s="39"/>
+      <c r="B107" s="39"/>
+      <c r="C107" s="39"/>
+      <c r="D107" s="39"/>
+      <c r="E107" s="39"/>
+      <c r="F107" s="39"/>
+      <c r="G107" s="39"/>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A108" s="39"/>
+      <c r="B108" s="39"/>
+      <c r="C108" s="39"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="39"/>
+      <c r="F108" s="39"/>
+      <c r="G108" s="39"/>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A109" s="39"/>
+      <c r="B109" s="39"/>
+      <c r="C109" s="39"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="39"/>
+      <c r="F109" s="39"/>
+      <c r="G109" s="39"/>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A110" s="39"/>
+      <c r="B110" s="39"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="39"/>
+      <c r="G110" s="39"/>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A111" s="39"/>
+      <c r="B111" s="39"/>
+      <c r="C111" s="39"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="39"/>
+      <c r="F111" s="39"/>
+      <c r="G111" s="39"/>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A112" s="39"/>
+      <c r="B112" s="39"/>
+      <c r="C112" s="39"/>
+      <c r="D112" s="39"/>
+      <c r="E112" s="39"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A113" s="10"/>
+      <c r="B113" s="10"/>
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+      <c r="E113" s="10"/>
+      <c r="F113" s="10"/>
+      <c r="G113" s="10"/>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A114" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B114" s="39"/>
+      <c r="C114" s="39"/>
+      <c r="D114" s="39"/>
+      <c r="E114" s="39"/>
+      <c r="F114" s="39"/>
+      <c r="G114" s="39"/>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A115" s="15"/>
+      <c r="B115" s="15"/>
+      <c r="C115" s="15"/>
+      <c r="D115" s="15"/>
+      <c r="E115" s="15"/>
+      <c r="F115" s="15"/>
+      <c r="G115" s="15"/>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A116" t="s">
+        <v>44</v>
+      </c>
+      <c r="D116" s="28"/>
+      <c r="E116" s="28"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="28"/>
+    </row>
+    <row r="117" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D117" s="6"/>
+      <c r="E117" s="6"/>
+      <c r="F117" s="6"/>
+      <c r="G117" s="6"/>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A118" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+    </row>
+    <row r="119" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D119" s="6"/>
+      <c r="E119" s="6"/>
+      <c r="F119" s="6"/>
+      <c r="G119" s="6"/>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D120" s="28"/>
+      <c r="E120" s="28"/>
+      <c r="F120" s="28"/>
+      <c r="G120" s="28"/>
+    </row>
+    <row r="121" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D121" s="6"/>
+      <c r="E121" s="6"/>
+      <c r="F121" s="6"/>
+      <c r="G121" s="6"/>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D122" s="28"/>
+      <c r="E122" s="28"/>
+      <c r="F122" s="28"/>
+      <c r="G122" s="28"/>
+    </row>
+    <row r="123" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D123" s="4"/>
+      <c r="E123" s="4"/>
+      <c r="F123" s="4"/>
+      <c r="G123" s="4"/>
+    </row>
+    <row r="124" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D124" s="4"/>
+      <c r="E124" s="4"/>
+      <c r="F124" s="4"/>
+      <c r="G124" s="4"/>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A125" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B125" s="32"/>
+      <c r="C125" s="32"/>
+      <c r="D125" s="32"/>
+      <c r="E125" s="32"/>
+      <c r="F125" s="32"/>
+      <c r="G125" s="32"/>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A126" s="14"/>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A127" t="s">
+        <v>69</v>
+      </c>
+      <c r="D127" s="28"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="28"/>
+      <c r="G127" s="28"/>
+    </row>
+    <row r="128" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D128" s="6"/>
+      <c r="E128" s="6"/>
+      <c r="F128" s="6"/>
+      <c r="G128" s="6"/>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D129" s="28"/>
+      <c r="E129" s="28"/>
+      <c r="F129" s="28"/>
+      <c r="G129" s="28"/>
+    </row>
+    <row r="130" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D130" s="6"/>
+      <c r="E130" s="6"/>
+      <c r="F130" s="6"/>
+      <c r="G130" s="6"/>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A131" t="s">
+        <v>18</v>
+      </c>
+      <c r="D131" s="28"/>
+      <c r="E131" s="28"/>
+      <c r="F131" s="28"/>
+      <c r="G131" s="28"/>
+    </row>
+    <row r="134" spans="1:7" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A134" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B134" s="33"/>
+      <c r="C134" s="33"/>
+      <c r="D134" s="33"/>
+      <c r="E134" s="33"/>
+      <c r="F134" s="33"/>
+      <c r="G134" s="33"/>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A136" t="s">
+        <v>4</v>
+      </c>
+      <c r="D136" s="28"/>
+      <c r="E136" s="28"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="28"/>
+    </row>
+    <row r="138" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B138" s="29"/>
+      <c r="C138" s="29"/>
+      <c r="D138" s="29"/>
+      <c r="E138" s="29"/>
+      <c r="F138" s="29"/>
+      <c r="G138" s="29"/>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A139" s="29"/>
+      <c r="B139" s="29"/>
+      <c r="C139" s="29"/>
+      <c r="D139" s="29"/>
+      <c r="E139" s="29"/>
+      <c r="F139" s="29"/>
+      <c r="G139" s="29"/>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A140" s="29"/>
+      <c r="B140" s="29"/>
+      <c r="C140" s="29"/>
+      <c r="D140" s="29"/>
+      <c r="E140" s="29"/>
+      <c r="F140" s="29"/>
+      <c r="G140" s="29"/>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A141" s="29"/>
+      <c r="B141" s="29"/>
+      <c r="C141" s="29"/>
+      <c r="D141" s="29"/>
+      <c r="E141" s="29"/>
+      <c r="F141" s="29"/>
+      <c r="G141" s="29"/>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A142" s="29"/>
+      <c r="B142" s="29"/>
+      <c r="C142" s="29"/>
+      <c r="D142" s="29"/>
+      <c r="E142" s="29"/>
+      <c r="F142" s="29"/>
+      <c r="G142" s="29"/>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A143" s="29"/>
+      <c r="B143" s="29"/>
+      <c r="C143" s="29"/>
+      <c r="D143" s="29"/>
+      <c r="E143" s="29"/>
+      <c r="F143" s="29"/>
+      <c r="G143" s="29"/>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A144" s="29"/>
+      <c r="B144" s="29"/>
+      <c r="C144" s="29"/>
+      <c r="D144" s="29"/>
+      <c r="E144" s="29"/>
+      <c r="F144" s="29"/>
+      <c r="G144" s="29"/>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A145" s="29"/>
+      <c r="B145" s="29"/>
+      <c r="C145" s="29"/>
+      <c r="D145" s="29"/>
+      <c r="E145" s="29"/>
+      <c r="F145" s="29"/>
+      <c r="G145" s="29"/>
+    </row>
+    <row r="147" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A147" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B147" s="34"/>
+      <c r="C147" s="34"/>
+      <c r="D147" s="34"/>
+      <c r="E147" s="34"/>
+      <c r="F147" s="34"/>
+      <c r="G147" s="34"/>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A150" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B150" s="32"/>
+      <c r="C150" s="32"/>
+      <c r="D150" s="32"/>
+      <c r="E150" s="32"/>
+      <c r="F150" s="32"/>
+      <c r="G150" s="32"/>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A152" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B152" s="35"/>
+      <c r="C152" s="35"/>
+      <c r="D152" s="35"/>
+      <c r="E152" s="35"/>
+      <c r="F152" s="35"/>
+      <c r="G152" s="35"/>
+    </row>
+    <row r="154" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="41" t="s">
+        <v>93</v>
+      </c>
+      <c r="B154" s="41"/>
+      <c r="C154" s="41"/>
+      <c r="D154" s="41"/>
+      <c r="E154" s="41"/>
+      <c r="F154" s="41"/>
+      <c r="G154" s="41"/>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A155" s="41"/>
+      <c r="B155" s="41"/>
+      <c r="C155" s="41"/>
+      <c r="D155" s="41"/>
+      <c r="E155" s="41"/>
+      <c r="F155" s="41"/>
+      <c r="G155" s="41"/>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A156" s="10"/>
+      <c r="B156" s="10"/>
+      <c r="C156" s="10"/>
+      <c r="D156" s="10"/>
+      <c r="E156" s="10"/>
+      <c r="F156" s="10"/>
+      <c r="G156" s="10"/>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A157" t="s">
+        <v>22</v>
+      </c>
+      <c r="F157" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G157" s="37"/>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A159" s="28"/>
+      <c r="B159" s="28"/>
+      <c r="C159" s="28"/>
+      <c r="D159" s="28"/>
+      <c r="E159" s="28"/>
+      <c r="G159" s="1"/>
+    </row>
+    <row r="160" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D160" s="4"/>
+      <c r="F160" s="4"/>
+      <c r="G160" s="7"/>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A161" s="28"/>
+      <c r="B161" s="28"/>
+      <c r="C161" s="28"/>
+      <c r="D161" s="28"/>
+      <c r="E161" s="28"/>
+      <c r="G161" s="1"/>
+    </row>
+    <row r="162" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D162" s="4"/>
+      <c r="F162" s="4"/>
+      <c r="G162" s="7"/>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A163" s="28"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="28"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="G163" s="1"/>
+    </row>
+    <row r="164" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D164" s="4"/>
+      <c r="F164" s="4"/>
+      <c r="G164" s="7"/>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A165" s="28"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="G165" s="1"/>
+    </row>
+    <row r="166" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D166" s="4"/>
+      <c r="F166" s="4"/>
+      <c r="G166" s="7"/>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A167" s="28"/>
+      <c r="B167" s="28"/>
+      <c r="C167" s="28"/>
+      <c r="D167" s="28"/>
+      <c r="E167" s="28"/>
+      <c r="G167" s="1"/>
+    </row>
+    <row r="168" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D168" s="4"/>
+      <c r="F168" s="4"/>
+      <c r="G168" s="7"/>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A169" s="28"/>
+      <c r="B169" s="28"/>
+      <c r="C169" s="28"/>
+      <c r="D169" s="28"/>
+      <c r="E169" s="28"/>
+      <c r="G169" s="1"/>
+    </row>
+    <row r="170" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D170" s="4"/>
+      <c r="F170" s="4"/>
+      <c r="G170" s="7"/>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A171" s="28"/>
+      <c r="B171" s="28"/>
+      <c r="C171" s="28"/>
+      <c r="D171" s="28"/>
+      <c r="E171" s="28"/>
+      <c r="G171" s="1"/>
+    </row>
+    <row r="172" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D172" s="4"/>
+      <c r="F172" s="4"/>
+      <c r="G172" s="7"/>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A173" s="28"/>
+      <c r="B173" s="28"/>
+      <c r="C173" s="28"/>
+      <c r="D173" s="28"/>
+      <c r="E173" s="28"/>
+      <c r="G173" s="1"/>
+    </row>
+    <row r="174" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D174" s="4"/>
+      <c r="F174" s="4"/>
+      <c r="G174" s="7"/>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A175" s="28"/>
+      <c r="B175" s="28"/>
+      <c r="C175" s="28"/>
+      <c r="D175" s="28"/>
+      <c r="E175" s="28"/>
+      <c r="G175" s="1"/>
+    </row>
+    <row r="176" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D176" s="4"/>
+      <c r="F176" s="4"/>
+      <c r="G176" s="7"/>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A177" s="28"/>
+      <c r="B177" s="28"/>
+      <c r="C177" s="28"/>
+      <c r="D177" s="28"/>
+      <c r="E177" s="28"/>
+      <c r="G177" s="1"/>
+    </row>
+    <row r="178" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D178" s="4"/>
+      <c r="F178" s="4"/>
+      <c r="G178" s="7"/>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A179" s="28"/>
+      <c r="B179" s="28"/>
+      <c r="C179" s="28"/>
+      <c r="D179" s="28"/>
+      <c r="E179" s="28"/>
+      <c r="G179" s="1"/>
+    </row>
+    <row r="180" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D180" s="4"/>
+      <c r="F180" s="4"/>
+      <c r="G180" s="7"/>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A181" s="28"/>
+      <c r="B181" s="28"/>
+      <c r="C181" s="28"/>
+      <c r="D181" s="28"/>
+      <c r="E181" s="28"/>
+      <c r="G181" s="1"/>
+    </row>
+    <row r="182" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D182" s="4"/>
+      <c r="F182" s="4"/>
+      <c r="G182" s="7"/>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A183" s="28"/>
+      <c r="B183" s="28"/>
+      <c r="C183" s="28"/>
+      <c r="D183" s="28"/>
+      <c r="E183" s="28"/>
+      <c r="G183" s="1"/>
+    </row>
+    <row r="184" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D184" s="4"/>
+      <c r="F184" s="4"/>
+      <c r="G184" s="7"/>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A185" s="28"/>
+      <c r="B185" s="28"/>
+      <c r="C185" s="28"/>
+      <c r="D185" s="28"/>
+      <c r="E185" s="28"/>
+      <c r="G185" s="1"/>
+    </row>
+    <row r="186" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D186" s="4"/>
+      <c r="F186" s="4"/>
+      <c r="G186" s="7"/>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A187" s="28"/>
+      <c r="B187" s="28"/>
+      <c r="C187" s="28"/>
+      <c r="D187" s="28"/>
+      <c r="E187" s="28"/>
+      <c r="G187" s="1"/>
+    </row>
+    <row r="188" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D188" s="4"/>
+      <c r="F188" s="4"/>
+      <c r="G188" s="7"/>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A189" s="28"/>
+      <c r="B189" s="28"/>
+      <c r="C189" s="28"/>
+      <c r="D189" s="28"/>
+      <c r="E189" s="28"/>
+      <c r="G189" s="1"/>
+    </row>
+    <row r="190" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D190" s="4"/>
+      <c r="F190" s="4"/>
+      <c r="G190" s="7"/>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A191" s="28"/>
+      <c r="B191" s="28"/>
+      <c r="C191" s="28"/>
+      <c r="D191" s="28"/>
+      <c r="E191" s="28"/>
+      <c r="G191" s="1"/>
+    </row>
+    <row r="192" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D192" s="4"/>
+      <c r="F192" s="4"/>
+      <c r="G192" s="7"/>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A193" s="28"/>
+      <c r="B193" s="28"/>
+      <c r="C193" s="28"/>
+      <c r="D193" s="28"/>
+      <c r="E193" s="28"/>
+      <c r="G193" s="1"/>
+    </row>
+    <row r="194" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D194" s="4"/>
+      <c r="F194" s="4"/>
+      <c r="G194" s="7"/>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A195" s="28"/>
+      <c r="B195" s="28"/>
+      <c r="C195" s="28"/>
+      <c r="D195" s="28"/>
+      <c r="E195" s="28"/>
+      <c r="G195" s="1"/>
+    </row>
+    <row r="196" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D196" s="4"/>
+      <c r="F196" s="4"/>
+      <c r="G196" s="7"/>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A197" s="28"/>
+      <c r="B197" s="28"/>
+      <c r="C197" s="28"/>
+      <c r="D197" s="28"/>
+      <c r="E197" s="28"/>
+      <c r="G197" s="1"/>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A199" t="s">
+        <v>24</v>
+      </c>
+      <c r="F199" s="30">
+        <f>ROUND(SUM(G159,G161,G187,G191,G193,G195,G197,G185,G183,G181,G179,G177,G175,G173,G171,G169,G167,G165,G163,G189),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G199" s="30"/>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G200" s="9"/>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A201" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B201" s="32"/>
+      <c r="C201" s="32"/>
+      <c r="D201" s="32"/>
+      <c r="E201" s="32"/>
+      <c r="F201" s="32"/>
+      <c r="G201" s="32"/>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A203" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B203" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A205" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B205" s="29"/>
+      <c r="C205" s="29"/>
+      <c r="D205" s="29"/>
+      <c r="E205" s="29"/>
+      <c r="F205" s="29"/>
+      <c r="G205" s="29"/>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A206" s="29"/>
+      <c r="B206" s="29"/>
+      <c r="C206" s="29"/>
+      <c r="D206" s="29"/>
+      <c r="E206" s="29"/>
+      <c r="F206" s="29"/>
+      <c r="G206" s="29"/>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A208" t="s">
+        <v>95</v>
+      </c>
+      <c r="F208" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G208" s="37"/>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A210" s="28"/>
+      <c r="B210" s="28"/>
+      <c r="C210" s="28"/>
+      <c r="D210" s="28"/>
+      <c r="E210" s="28"/>
+      <c r="G210" s="1"/>
+    </row>
+    <row r="211" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D211" s="4"/>
+      <c r="F211" s="4"/>
+      <c r="G211" s="7"/>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A212" s="28"/>
+      <c r="B212" s="28"/>
+      <c r="C212" s="28"/>
+      <c r="D212" s="28"/>
+      <c r="E212" s="28"/>
+      <c r="G212" s="1"/>
+    </row>
+    <row r="213" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D213" s="4"/>
+      <c r="F213" s="4"/>
+      <c r="G213" s="7"/>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A214" s="28"/>
+      <c r="B214" s="28"/>
+      <c r="C214" s="28"/>
+      <c r="D214" s="28"/>
+      <c r="E214" s="28"/>
+      <c r="G214" s="1"/>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A216" t="s">
+        <v>25</v>
+      </c>
+      <c r="F216" s="30">
+        <f>ROUND(SUM(G210,G212,G214),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G216" s="30"/>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G217" s="9"/>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G218" s="9"/>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A219" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B219" s="32"/>
+      <c r="C219" s="32"/>
+      <c r="D219" s="32"/>
+      <c r="E219" s="32"/>
+      <c r="F219" s="32"/>
+      <c r="G219" s="32"/>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A221" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B221" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A223" t="s">
+        <v>22</v>
+      </c>
+      <c r="F223" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G223" s="37"/>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A225" s="28"/>
+      <c r="B225" s="28"/>
+      <c r="C225" s="28"/>
+      <c r="D225" s="28"/>
+      <c r="E225" s="28"/>
+      <c r="G225" s="1"/>
+    </row>
+    <row r="226" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D226" s="4"/>
+      <c r="F226" s="4"/>
+      <c r="G226" s="7"/>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A227" s="28"/>
+      <c r="B227" s="28"/>
+      <c r="C227" s="28"/>
+      <c r="D227" s="28"/>
+      <c r="E227" s="28"/>
+      <c r="G227" s="1"/>
+    </row>
+    <row r="228" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D228" s="4"/>
+      <c r="F228" s="4"/>
+      <c r="G228" s="7"/>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A229" s="28"/>
+      <c r="B229" s="28"/>
+      <c r="C229" s="28"/>
+      <c r="D229" s="28"/>
+      <c r="E229" s="28"/>
+      <c r="G229" s="1"/>
+    </row>
+    <row r="230" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D230" s="4"/>
+      <c r="F230" s="4"/>
+      <c r="G230" s="7"/>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A231" s="28"/>
+      <c r="B231" s="28"/>
+      <c r="C231" s="28"/>
+      <c r="D231" s="28"/>
+      <c r="E231" s="28"/>
+      <c r="G231" s="1"/>
+    </row>
+    <row r="232" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D232" s="4"/>
+      <c r="F232" s="4"/>
+      <c r="G232" s="7"/>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A233" s="28"/>
+      <c r="B233" s="28"/>
+      <c r="C233" s="28"/>
+      <c r="D233" s="28"/>
+      <c r="E233" s="28"/>
+      <c r="G233" s="1"/>
+    </row>
+    <row r="234" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D234" s="4"/>
+      <c r="F234" s="4"/>
+      <c r="G234" s="7"/>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A235" s="28"/>
+      <c r="B235" s="28"/>
+      <c r="C235" s="28"/>
+      <c r="D235" s="28"/>
+      <c r="E235" s="28"/>
+      <c r="G235" s="1"/>
+    </row>
+    <row r="236" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D236" s="4"/>
+      <c r="F236" s="4"/>
+      <c r="G236" s="7"/>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A237" s="28"/>
+      <c r="B237" s="28"/>
+      <c r="C237" s="28"/>
+      <c r="D237" s="28"/>
+      <c r="E237" s="28"/>
+      <c r="G237" s="1"/>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A239" t="s">
+        <v>28</v>
+      </c>
+      <c r="F239" s="30">
+        <f>ROUND(SUM(G225,G227,G235,G237,G233,G229,G231),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G239" s="30"/>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G240" s="9"/>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A242" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B242" s="32"/>
+      <c r="C242" s="32"/>
+      <c r="D242" s="32"/>
+      <c r="E242" s="32"/>
+      <c r="F242" s="32"/>
+      <c r="G242" s="32"/>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A244" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B244" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A246" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="B246" s="36"/>
+      <c r="C246" s="36"/>
+      <c r="D246" s="36"/>
+      <c r="E246" s="36"/>
+      <c r="F246" s="36"/>
+      <c r="G246" s="36"/>
+    </row>
+    <row r="248" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B248" s="39"/>
+      <c r="C248" s="39"/>
+      <c r="D248" s="39"/>
+      <c r="E248" s="39"/>
+      <c r="F248" s="39"/>
+      <c r="G248" s="39"/>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A249" s="39"/>
+      <c r="B249" s="39"/>
+      <c r="C249" s="39"/>
+      <c r="D249" s="39"/>
+      <c r="E249" s="39"/>
+      <c r="F249" s="39"/>
+      <c r="G249" s="39"/>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A250" s="39"/>
+      <c r="B250" s="39"/>
+      <c r="C250" s="39"/>
+      <c r="D250" s="39"/>
+      <c r="E250" s="39"/>
+      <c r="F250" s="39"/>
+      <c r="G250" s="39"/>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A251" s="39"/>
+      <c r="B251" s="39"/>
+      <c r="C251" s="39"/>
+      <c r="D251" s="39"/>
+      <c r="E251" s="39"/>
+      <c r="F251" s="39"/>
+      <c r="G251" s="39"/>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A253" t="s">
+        <v>22</v>
+      </c>
+      <c r="F253" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G253" s="37"/>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G254" s="13"/>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A255" s="28"/>
+      <c r="B255" s="28"/>
+      <c r="C255" s="28"/>
+      <c r="D255" s="28"/>
+      <c r="E255" s="28"/>
+      <c r="G255" s="1"/>
+    </row>
+    <row r="256" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D256" s="4"/>
+      <c r="F256" s="4"/>
+      <c r="G256" s="7"/>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A257" s="28"/>
+      <c r="B257" s="28"/>
+      <c r="C257" s="28"/>
+      <c r="D257" s="28"/>
+      <c r="E257" s="28"/>
+      <c r="G257" s="1"/>
+    </row>
+    <row r="258" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D258" s="4"/>
+      <c r="F258" s="4"/>
+      <c r="G258" s="7"/>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A259" s="28"/>
+      <c r="B259" s="28"/>
+      <c r="C259" s="28"/>
+      <c r="D259" s="28"/>
+      <c r="E259" s="28"/>
+      <c r="G259" s="1"/>
+    </row>
+    <row r="260" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D260" s="4"/>
+      <c r="F260" s="4"/>
+      <c r="G260" s="7"/>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A261" s="28"/>
+      <c r="B261" s="28"/>
+      <c r="C261" s="28"/>
+      <c r="D261" s="28"/>
+      <c r="E261" s="28"/>
+      <c r="G261" s="1"/>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A263" t="s">
+        <v>29</v>
+      </c>
+      <c r="F263" s="30">
+        <f>ROUND(SUM(G255,G257,G261,G259),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G263" s="30"/>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G264" s="9"/>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A265" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B265" s="32"/>
+      <c r="C265" s="32"/>
+      <c r="D265" s="32"/>
+      <c r="E265" s="32"/>
+      <c r="F265" s="32"/>
+      <c r="G265" s="32"/>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A267" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B267" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A269" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B269" s="42"/>
+      <c r="C269" s="42"/>
+      <c r="D269" s="42"/>
+      <c r="E269" s="42"/>
+      <c r="F269" s="42"/>
+      <c r="G269" s="42"/>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A271" t="s">
+        <v>22</v>
+      </c>
+      <c r="F271" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G271" s="37"/>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A273" s="28"/>
+      <c r="B273" s="28"/>
+      <c r="C273" s="28"/>
+      <c r="D273" s="28"/>
+      <c r="E273" s="28"/>
+      <c r="G273" s="1"/>
+    </row>
+    <row r="274" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D274" s="4"/>
+      <c r="F274" s="4"/>
+      <c r="G274" s="7"/>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A275" s="28"/>
+      <c r="B275" s="28"/>
+      <c r="C275" s="28"/>
+      <c r="D275" s="28"/>
+      <c r="E275" s="28"/>
+      <c r="G275" s="1"/>
+    </row>
+    <row r="276" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D276" s="4"/>
+      <c r="F276" s="4"/>
+      <c r="G276" s="7"/>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A277" s="28"/>
+      <c r="B277" s="28"/>
+      <c r="C277" s="28"/>
+      <c r="D277" s="28"/>
+      <c r="E277" s="28"/>
+      <c r="G277" s="1"/>
+    </row>
+    <row r="278" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D278" s="4"/>
+      <c r="F278" s="4"/>
+      <c r="G278" s="7"/>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A279" s="28"/>
+      <c r="B279" s="28"/>
+      <c r="C279" s="28"/>
+      <c r="D279" s="28"/>
+      <c r="E279" s="28"/>
+      <c r="G279" s="1"/>
+    </row>
+    <row r="281" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A281" t="s">
+        <v>30</v>
+      </c>
+      <c r="F281" s="30">
+        <f>ROUND(SUM(G273,G275,G279,G277),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G281" s="30"/>
+    </row>
+    <row r="282" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G282" s="9"/>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A283" s="12"/>
+      <c r="B283" s="12"/>
+      <c r="C283" s="12"/>
+      <c r="D283" s="12"/>
+      <c r="E283" s="12"/>
+      <c r="F283" s="12"/>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A284" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B284" s="31"/>
+      <c r="C284" s="31"/>
+      <c r="D284" s="31"/>
+      <c r="E284" s="31"/>
+      <c r="F284" s="31"/>
+      <c r="G284" s="31"/>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A286" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B286" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A288" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B288" s="35"/>
+      <c r="C288" s="35"/>
+      <c r="D288" s="35"/>
+      <c r="E288" s="35"/>
+      <c r="F288" s="35"/>
+      <c r="G288" s="35"/>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A290" t="s">
+        <v>22</v>
+      </c>
+      <c r="F290" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G290" s="37"/>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A292" s="28"/>
+      <c r="B292" s="28"/>
+      <c r="C292" s="28"/>
+      <c r="D292" s="28"/>
+      <c r="E292" s="28"/>
+      <c r="G292" s="1"/>
+    </row>
+    <row r="293" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D293" s="4"/>
+      <c r="F293" s="4"/>
+      <c r="G293" s="7"/>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A294" s="28"/>
+      <c r="B294" s="28"/>
+      <c r="C294" s="28"/>
+      <c r="D294" s="28"/>
+      <c r="E294" s="28"/>
+      <c r="G294" s="1"/>
+    </row>
+    <row r="295" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D295" s="4"/>
+      <c r="F295" s="4"/>
+      <c r="G295" s="7"/>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A296" s="28"/>
+      <c r="B296" s="28"/>
+      <c r="C296" s="28"/>
+      <c r="D296" s="28"/>
+      <c r="E296" s="28"/>
+      <c r="G296" s="1"/>
+    </row>
+    <row r="297" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D297" s="4"/>
+      <c r="F297" s="4"/>
+      <c r="G297" s="7"/>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A298" s="28"/>
+      <c r="B298" s="28"/>
+      <c r="C298" s="28"/>
+      <c r="D298" s="28"/>
+      <c r="E298" s="28"/>
+      <c r="G298" s="1"/>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A300" t="s">
+        <v>31</v>
+      </c>
+      <c r="F300" s="30">
+        <f>ROUND(SUM(G292,G294,G296,G298),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G300" s="30"/>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G301" s="9"/>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A303" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B303" s="32"/>
+      <c r="C303" s="32"/>
+      <c r="D303" s="32"/>
+      <c r="E303" s="32"/>
+      <c r="F303" s="32"/>
+      <c r="G303" s="32"/>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A305" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B305" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B307" s="39"/>
+      <c r="C307" s="39"/>
+      <c r="D307" s="39"/>
+      <c r="E307" s="39"/>
+      <c r="F307" s="39"/>
+      <c r="G307" s="39"/>
+    </row>
+    <row r="308" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="39"/>
+      <c r="B308" s="39"/>
+      <c r="C308" s="39"/>
+      <c r="D308" s="39"/>
+      <c r="E308" s="39"/>
+      <c r="F308" s="39"/>
+      <c r="G308" s="39"/>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A310" s="35" t="s">
+        <v>102</v>
+      </c>
+      <c r="B310" s="35"/>
+      <c r="C310" s="35"/>
+      <c r="D310" s="35"/>
+      <c r="E310" s="35"/>
+      <c r="F310" s="35"/>
+      <c r="G310" s="35"/>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A312" t="s">
+        <v>22</v>
+      </c>
+      <c r="F312" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G312" s="37"/>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A314" s="28"/>
+      <c r="B314" s="28"/>
+      <c r="C314" s="28"/>
+      <c r="D314" s="28"/>
+      <c r="E314" s="28"/>
+      <c r="G314" s="1"/>
+    </row>
+    <row r="315" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D315" s="4"/>
+      <c r="F315" s="4"/>
+      <c r="G315" s="7"/>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A316" s="28"/>
+      <c r="B316" s="28"/>
+      <c r="C316" s="28"/>
+      <c r="D316" s="28"/>
+      <c r="E316" s="28"/>
+      <c r="G316" s="1"/>
+    </row>
+    <row r="317" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D317" s="4"/>
+      <c r="F317" s="4"/>
+      <c r="G317" s="7"/>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A318" s="28"/>
+      <c r="B318" s="28"/>
+      <c r="C318" s="28"/>
+      <c r="D318" s="28"/>
+      <c r="E318" s="28"/>
+      <c r="G318" s="1"/>
+    </row>
+    <row r="319" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D319" s="4"/>
+      <c r="F319" s="4"/>
+      <c r="G319" s="7"/>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A320" s="28"/>
+      <c r="B320" s="28"/>
+      <c r="C320" s="28"/>
+      <c r="D320" s="28"/>
+      <c r="E320" s="28"/>
+      <c r="G320" s="1"/>
+    </row>
+    <row r="321" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D321" s="4"/>
+      <c r="F321" s="4"/>
+      <c r="G321" s="7"/>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A322" s="28"/>
+      <c r="B322" s="28"/>
+      <c r="C322" s="28"/>
+      <c r="D322" s="28"/>
+      <c r="E322" s="28"/>
+      <c r="G322" s="1"/>
+    </row>
+    <row r="323" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D323" s="4"/>
+      <c r="F323" s="4"/>
+      <c r="G323" s="7"/>
+    </row>
+    <row r="324" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A324" s="28"/>
+      <c r="B324" s="28"/>
+      <c r="C324" s="28"/>
+      <c r="D324" s="28"/>
+      <c r="E324" s="28"/>
+      <c r="G324" s="1"/>
+    </row>
+    <row r="325" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D325" s="4"/>
+      <c r="F325" s="4"/>
+      <c r="G325" s="7"/>
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A326" s="28"/>
+      <c r="B326" s="28"/>
+      <c r="C326" s="28"/>
+      <c r="D326" s="28"/>
+      <c r="E326" s="28"/>
+      <c r="G326" s="1"/>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A328" t="s">
+        <v>35</v>
+      </c>
+      <c r="F328" s="30">
+        <f>ROUND(SUM(G314,G316,G318,G320,G322,G324,G326),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G328" s="30"/>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G329" s="9"/>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G330" s="9"/>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A331" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B331" s="32"/>
+      <c r="C331" s="32"/>
+      <c r="D331" s="32"/>
+      <c r="E331" s="32"/>
+      <c r="F331" s="32"/>
+      <c r="G331" s="32"/>
+    </row>
+    <row r="333" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A333" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B333" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A335" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B335" s="38"/>
+      <c r="C335" s="38"/>
+      <c r="D335" s="38"/>
+      <c r="E335" s="38"/>
+      <c r="F335" s="38"/>
+      <c r="G335" s="38"/>
+    </row>
+    <row r="337" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A337" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A339" t="s">
+        <v>37</v>
+      </c>
+      <c r="F339" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G339" s="37"/>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A341" s="28"/>
+      <c r="B341" s="28"/>
+      <c r="C341" s="28"/>
+      <c r="D341" s="28"/>
+      <c r="E341" s="28"/>
+      <c r="G341" s="1"/>
+    </row>
+    <row r="342" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D342" s="4"/>
+      <c r="F342" s="4"/>
+      <c r="G342" s="7"/>
+    </row>
+    <row r="343" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A343" s="28"/>
+      <c r="B343" s="28"/>
+      <c r="C343" s="28"/>
+      <c r="D343" s="28"/>
+      <c r="E343" s="28"/>
+      <c r="G343" s="1"/>
+    </row>
+    <row r="344" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D344" s="4"/>
+      <c r="F344" s="4"/>
+      <c r="G344" s="7"/>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A345" s="28"/>
+      <c r="B345" s="28"/>
+      <c r="C345" s="28"/>
+      <c r="D345" s="28"/>
+      <c r="E345" s="28"/>
+      <c r="G345" s="1"/>
+    </row>
+    <row r="346" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D346" s="4"/>
+      <c r="F346" s="4"/>
+      <c r="G346" s="7"/>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A347" s="28"/>
+      <c r="B347" s="28"/>
+      <c r="C347" s="28"/>
+      <c r="D347" s="28"/>
+      <c r="E347" s="28"/>
+      <c r="G347" s="1"/>
+    </row>
+    <row r="349" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A349" t="s">
+        <v>38</v>
+      </c>
+      <c r="F349" s="30">
+        <f>ROUND(SUM(G341,G343,G345,G347),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G349" s="30"/>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G350" s="9"/>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A352" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B352" s="32"/>
+      <c r="C352" s="32"/>
+      <c r="D352" s="32"/>
+      <c r="E352" s="32"/>
+      <c r="F352" s="32"/>
+      <c r="G352" s="32"/>
+    </row>
+    <row r="354" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A354" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B354" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A356" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B356" s="38"/>
+      <c r="C356" s="38"/>
+      <c r="D356" s="38"/>
+      <c r="E356" s="38"/>
+      <c r="F356" s="38"/>
+      <c r="G356" s="38"/>
+    </row>
+    <row r="358" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A358" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A360" t="s">
+        <v>105</v>
+      </c>
+      <c r="F360" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G360" s="37"/>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A362" s="28"/>
+      <c r="B362" s="28"/>
+      <c r="C362" s="28"/>
+      <c r="D362" s="28"/>
+      <c r="E362" s="28"/>
+      <c r="G362" s="1"/>
+    </row>
+    <row r="363" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D363" s="4"/>
+      <c r="F363" s="4"/>
+      <c r="G363" s="7"/>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A364" s="28"/>
+      <c r="B364" s="28"/>
+      <c r="C364" s="28"/>
+      <c r="D364" s="28"/>
+      <c r="E364" s="28"/>
+      <c r="G364" s="1"/>
+    </row>
+    <row r="365" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D365" s="4"/>
+      <c r="F365" s="4"/>
+      <c r="G365" s="7"/>
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A366" s="28"/>
+      <c r="B366" s="28"/>
+      <c r="C366" s="28"/>
+      <c r="D366" s="28"/>
+      <c r="E366" s="28"/>
+      <c r="G366" s="1"/>
+    </row>
+    <row r="367" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D367" s="4"/>
+      <c r="F367" s="4"/>
+      <c r="G367" s="7"/>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A368" s="28"/>
+      <c r="B368" s="28"/>
+      <c r="C368" s="28"/>
+      <c r="D368" s="28"/>
+      <c r="E368" s="28"/>
+      <c r="G368" s="1"/>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A370" t="s">
+        <v>41</v>
+      </c>
+      <c r="F370" s="30">
+        <f>ROUND(SUM(G362,G364,G366,G368),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G370" s="30"/>
+    </row>
+    <row r="371" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G371" s="9"/>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G372" s="9"/>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A373" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B373" s="32"/>
+      <c r="C373" s="32"/>
+      <c r="D373" s="32"/>
+      <c r="E373" s="32"/>
+      <c r="F373" s="32"/>
+      <c r="G373" s="32"/>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A375" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B375" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B377" s="38"/>
+      <c r="C377" s="38"/>
+      <c r="D377" s="38"/>
+      <c r="E377" s="38"/>
+      <c r="F377" s="38"/>
+      <c r="G377" s="38"/>
+    </row>
+    <row r="379" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A379" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A381" t="s">
+        <v>22</v>
+      </c>
+      <c r="F381" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G381" s="37"/>
+    </row>
+    <row r="383" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A383" s="28"/>
+      <c r="B383" s="28"/>
+      <c r="C383" s="28"/>
+      <c r="D383" s="28"/>
+      <c r="E383" s="28"/>
+      <c r="G383" s="1"/>
+    </row>
+    <row r="384" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D384" s="4"/>
+      <c r="F384" s="4"/>
+      <c r="G384" s="7"/>
+    </row>
+    <row r="385" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A385" s="28"/>
+      <c r="B385" s="28"/>
+      <c r="C385" s="28"/>
+      <c r="D385" s="28"/>
+      <c r="E385" s="28"/>
+      <c r="G385" s="1"/>
+    </row>
+    <row r="386" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D386" s="4"/>
+      <c r="F386" s="4"/>
+      <c r="G386" s="7"/>
+    </row>
+    <row r="387" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A387" s="28"/>
+      <c r="B387" s="28"/>
+      <c r="C387" s="28"/>
+      <c r="D387" s="28"/>
+      <c r="E387" s="28"/>
+      <c r="G387" s="1"/>
+    </row>
+    <row r="389" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A389" t="s">
+        <v>76</v>
+      </c>
+      <c r="F389" s="30">
+        <f>ROUND(SUM(G383,G385,G387),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G389" s="30"/>
+    </row>
+    <row r="391" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A391" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E391" s="40">
+        <f>ROUND(SUM(F389,F349,F328,F300,F216,F281,F263,F239,F199,F370),0)</f>
+        <v>0</v>
+      </c>
+      <c r="F391" s="40"/>
+      <c r="G391" s="40"/>
+    </row>
+    <row r="392" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A392" s="8"/>
+      <c r="G392" s="11"/>
+    </row>
+    <row r="393" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A393" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B393" s="34"/>
+      <c r="C393" s="34"/>
+      <c r="D393" s="34"/>
+      <c r="E393" s="34"/>
+      <c r="F393" s="34"/>
+      <c r="G393" s="34"/>
+    </row>
+    <row r="396" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A396" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B396" s="32"/>
+      <c r="C396" s="32"/>
+      <c r="D396" s="32"/>
+      <c r="E396" s="32"/>
+      <c r="F396" s="32"/>
+      <c r="G396" s="32"/>
+    </row>
+    <row r="398" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A398" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B398" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A400" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B400" s="35"/>
+      <c r="C400" s="35"/>
+      <c r="D400" s="35"/>
+      <c r="E400" s="35"/>
+      <c r="F400" s="35"/>
+      <c r="G400" s="35"/>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A402" t="s">
+        <v>22</v>
+      </c>
+      <c r="F402" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G402" s="37"/>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A404" s="28"/>
+      <c r="B404" s="28"/>
+      <c r="C404" s="28"/>
+      <c r="D404" s="28"/>
+      <c r="E404" s="28"/>
+      <c r="G404" s="1"/>
+    </row>
+    <row r="405" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D405" s="4"/>
+      <c r="F405" s="4"/>
+      <c r="G405" s="7"/>
+    </row>
+    <row r="406" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A406" s="28"/>
+      <c r="B406" s="28"/>
+      <c r="C406" s="28"/>
+      <c r="D406" s="28"/>
+      <c r="E406" s="28"/>
+      <c r="G406" s="1"/>
+    </row>
+    <row r="407" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D407" s="4"/>
+      <c r="F407" s="4"/>
+      <c r="G407" s="7"/>
+    </row>
+    <row r="408" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A408" s="28"/>
+      <c r="B408" s="28"/>
+      <c r="C408" s="28"/>
+      <c r="D408" s="28"/>
+      <c r="E408" s="28"/>
+      <c r="G408" s="1"/>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A410" t="s">
+        <v>50</v>
+      </c>
+      <c r="F410" s="30">
+        <f>ROUND(SUM(G404,G406,G408),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G410" s="30"/>
+    </row>
+    <row r="413" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A413" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B413" s="32"/>
+      <c r="C413" s="32"/>
+      <c r="D413" s="32"/>
+      <c r="E413" s="32"/>
+      <c r="F413" s="32"/>
+      <c r="G413" s="32"/>
+    </row>
+    <row r="415" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A415" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B415" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A417" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B417" s="38"/>
+      <c r="C417" s="38"/>
+      <c r="D417" s="38"/>
+      <c r="E417" s="38"/>
+      <c r="F417" s="38"/>
+      <c r="G417" s="38"/>
+    </row>
+    <row r="419" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A419" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A421" t="s">
+        <v>22</v>
+      </c>
+      <c r="F421" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G421" s="37"/>
+    </row>
+    <row r="423" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A423" s="28"/>
+      <c r="B423" s="28"/>
+      <c r="C423" s="28"/>
+      <c r="D423" s="28"/>
+      <c r="E423" s="28"/>
+      <c r="G423" s="1"/>
+    </row>
+    <row r="424" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D424" s="4"/>
+      <c r="F424" s="4"/>
+      <c r="G424" s="7"/>
+    </row>
+    <row r="425" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A425" s="28"/>
+      <c r="B425" s="28"/>
+      <c r="C425" s="28"/>
+      <c r="D425" s="28"/>
+      <c r="E425" s="28"/>
+      <c r="G425" s="1"/>
+    </row>
+    <row r="426" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D426" s="4"/>
+      <c r="F426" s="4"/>
+      <c r="G426" s="7"/>
+    </row>
+    <row r="427" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A427" s="28"/>
+      <c r="B427" s="28"/>
+      <c r="C427" s="28"/>
+      <c r="D427" s="28"/>
+      <c r="E427" s="28"/>
+      <c r="G427" s="1"/>
+    </row>
+    <row r="429" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A429" t="s">
+        <v>51</v>
+      </c>
+      <c r="F429" s="30">
+        <f>ROUND(SUM(G423,G425,G427),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G429" s="30"/>
+    </row>
+    <row r="432" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A432" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B432" s="32"/>
+      <c r="C432" s="32"/>
+      <c r="D432" s="32"/>
+      <c r="E432" s="32"/>
+      <c r="F432" s="32"/>
+      <c r="G432" s="32"/>
+    </row>
+    <row r="434" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A434" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B434" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A436" s="39" t="s">
+        <v>103</v>
+      </c>
+      <c r="B436" s="39"/>
+      <c r="C436" s="39"/>
+      <c r="D436" s="39"/>
+      <c r="E436" s="39"/>
+      <c r="F436" s="39"/>
+      <c r="G436" s="39"/>
+    </row>
+    <row r="437" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="39"/>
+      <c r="B437" s="39"/>
+      <c r="C437" s="39"/>
+      <c r="D437" s="39"/>
+      <c r="E437" s="39"/>
+      <c r="F437" s="39"/>
+      <c r="G437" s="39"/>
+    </row>
+    <row r="439" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A439" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A441" t="s">
+        <v>22</v>
+      </c>
+      <c r="F441" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G441" s="37"/>
+    </row>
+    <row r="443" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A443" s="28"/>
+      <c r="B443" s="28"/>
+      <c r="C443" s="28"/>
+      <c r="D443" s="28"/>
+      <c r="E443" s="28"/>
+      <c r="G443" s="1"/>
+    </row>
+    <row r="444" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D444" s="4"/>
+      <c r="F444" s="4"/>
+      <c r="G444" s="7"/>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A445" s="28"/>
+      <c r="B445" s="28"/>
+      <c r="C445" s="28"/>
+      <c r="D445" s="28"/>
+      <c r="E445" s="28"/>
+      <c r="G445" s="1"/>
+    </row>
+    <row r="446" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D446" s="4"/>
+      <c r="F446" s="4"/>
+      <c r="G446" s="7"/>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A447" s="28"/>
+      <c r="B447" s="28"/>
+      <c r="C447" s="28"/>
+      <c r="D447" s="28"/>
+      <c r="E447" s="28"/>
+      <c r="G447" s="1"/>
+    </row>
+    <row r="448" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D448" s="4"/>
+      <c r="F448" s="4"/>
+      <c r="G448" s="7"/>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A449" s="28"/>
+      <c r="B449" s="28"/>
+      <c r="C449" s="28"/>
+      <c r="D449" s="28"/>
+      <c r="E449" s="28"/>
+      <c r="G449" s="1"/>
+    </row>
+    <row r="450" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D450" s="4"/>
+      <c r="F450" s="4"/>
+      <c r="G450" s="7"/>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A451" s="28"/>
+      <c r="B451" s="28"/>
+      <c r="C451" s="28"/>
+      <c r="D451" s="28"/>
+      <c r="E451" s="28"/>
+      <c r="G451" s="1"/>
+    </row>
+    <row r="453" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A453" t="s">
+        <v>53</v>
+      </c>
+      <c r="F453" s="30">
+        <f>ROUND(SUM(G443,G445,G451,G447,G449),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G453" s="30"/>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G454" s="9"/>
+    </row>
+    <row r="455" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A455" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B455" s="32"/>
+      <c r="C455" s="32"/>
+      <c r="D455" s="32"/>
+      <c r="E455" s="32"/>
+      <c r="F455" s="32"/>
+      <c r="G455" s="32"/>
+    </row>
+    <row r="457" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A457" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B457" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A459" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A461" t="s">
+        <v>22</v>
+      </c>
+      <c r="F461" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G461" s="37"/>
+    </row>
+    <row r="463" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A463" s="28"/>
+      <c r="B463" s="28"/>
+      <c r="C463" s="28"/>
+      <c r="D463" s="28"/>
+      <c r="E463" s="28"/>
+      <c r="G463" s="1"/>
+    </row>
+    <row r="464" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D464" s="4"/>
+      <c r="F464" s="4"/>
+      <c r="G464" s="7"/>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A465" s="28"/>
+      <c r="B465" s="28"/>
+      <c r="C465" s="28"/>
+      <c r="D465" s="28"/>
+      <c r="E465" s="28"/>
+      <c r="G465" s="1"/>
+    </row>
+    <row r="466" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D466" s="4"/>
+      <c r="F466" s="4"/>
+      <c r="G466" s="7"/>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A467" s="28"/>
+      <c r="B467" s="28"/>
+      <c r="C467" s="28"/>
+      <c r="D467" s="28"/>
+      <c r="E467" s="28"/>
+      <c r="G467" s="1"/>
+    </row>
+    <row r="468" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D468" s="4"/>
+      <c r="F468" s="4"/>
+      <c r="G468" s="7"/>
+    </row>
+    <row r="469" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A469" s="28"/>
+      <c r="B469" s="28"/>
+      <c r="C469" s="28"/>
+      <c r="D469" s="28"/>
+      <c r="E469" s="28"/>
+      <c r="G469" s="1"/>
+    </row>
+    <row r="470" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D470" s="4"/>
+      <c r="F470" s="4"/>
+      <c r="G470" s="7"/>
+    </row>
+    <row r="471" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A471" s="28"/>
+      <c r="B471" s="28"/>
+      <c r="C471" s="28"/>
+      <c r="D471" s="28"/>
+      <c r="E471" s="28"/>
+      <c r="G471" s="1"/>
+    </row>
+    <row r="472" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D472" s="4"/>
+      <c r="F472" s="4"/>
+      <c r="G472" s="7"/>
+    </row>
+    <row r="473" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A473" s="28"/>
+      <c r="B473" s="28"/>
+      <c r="C473" s="28"/>
+      <c r="D473" s="28"/>
+      <c r="E473" s="28"/>
+      <c r="G473" s="1"/>
+    </row>
+    <row r="475" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A475" t="s">
+        <v>55</v>
+      </c>
+      <c r="F475" s="30">
+        <f>ROUND(SUM(G463,G465,G467,G469,G471,G473),0)</f>
+        <v>0</v>
+      </c>
+      <c r="G475" s="30"/>
+    </row>
+    <row r="478" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A478" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E478" s="40">
+        <f>ROUND(SUM(F410,F453,F429,F475),0)</f>
+        <v>0</v>
+      </c>
+      <c r="F478" s="40"/>
+      <c r="G478" s="40"/>
+    </row>
+    <row r="481" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A481" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E481" s="43">
+        <f>E391-E478</f>
+        <v>0</v>
+      </c>
+      <c r="F481" s="43"/>
+      <c r="G481" s="43"/>
+    </row>
+    <row r="484" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A484" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B484" s="34"/>
+      <c r="C484" s="34"/>
+      <c r="D484" s="34"/>
+      <c r="E484" s="34"/>
+      <c r="F484" s="34"/>
+      <c r="G484" s="34"/>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A487" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B487" s="32"/>
+      <c r="C487" s="32"/>
+      <c r="D487" s="32"/>
+      <c r="E487" s="32"/>
+      <c r="F487" s="32"/>
+      <c r="G487" s="32"/>
+    </row>
+    <row r="489" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A489" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B489" s="38"/>
+      <c r="C489" s="38"/>
+      <c r="D489" s="38"/>
+      <c r="E489" s="38"/>
+      <c r="F489" s="38"/>
+      <c r="G489" s="38"/>
+    </row>
+    <row r="491" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A491" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B491" s="29"/>
+      <c r="C491" s="29"/>
+      <c r="D491" s="29"/>
+      <c r="E491" s="29"/>
+      <c r="F491" s="29"/>
+      <c r="G491" s="29"/>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A492" s="29"/>
+      <c r="B492" s="29"/>
+      <c r="C492" s="29"/>
+      <c r="D492" s="29"/>
+      <c r="E492" s="29"/>
+      <c r="F492" s="29"/>
+      <c r="G492" s="29"/>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A494" t="s">
+        <v>22</v>
+      </c>
+      <c r="F494" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G494" s="37"/>
+    </row>
+    <row r="496" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A496" s="28"/>
+      <c r="B496" s="28"/>
+      <c r="C496" s="28"/>
+      <c r="D496" s="28"/>
+      <c r="E496" s="28"/>
+      <c r="G496" s="1"/>
+    </row>
+    <row r="497" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D497" s="4"/>
+      <c r="F497" s="4"/>
+      <c r="G497" s="7"/>
+    </row>
+    <row r="498" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A498" s="28"/>
+      <c r="B498" s="28"/>
+      <c r="C498" s="28"/>
+      <c r="D498" s="28"/>
+      <c r="E498" s="28"/>
+      <c r="G498" s="1"/>
+    </row>
+    <row r="499" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D499" s="4"/>
+      <c r="F499" s="4"/>
+      <c r="G499" s="7"/>
+    </row>
+    <row r="500" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A500" s="28"/>
+      <c r="B500" s="28"/>
+      <c r="C500" s="28"/>
+      <c r="D500" s="28"/>
+      <c r="E500" s="28"/>
+      <c r="G500" s="1"/>
+    </row>
+    <row r="501" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D501" s="4"/>
+      <c r="F501" s="4"/>
+      <c r="G501" s="7"/>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A502" s="28"/>
+      <c r="B502" s="28"/>
+      <c r="C502" s="28"/>
+      <c r="D502" s="28"/>
+      <c r="E502" s="28"/>
+      <c r="G502" s="1"/>
+    </row>
+    <row r="503" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D503" s="4"/>
+      <c r="F503" s="4"/>
+      <c r="G503" s="7"/>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A504" s="28"/>
+      <c r="B504" s="28"/>
+      <c r="C504" s="28"/>
+      <c r="D504" s="28"/>
+      <c r="E504" s="28"/>
+      <c r="G504" s="1"/>
+    </row>
+    <row r="505" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D505" s="4"/>
+      <c r="F505" s="4"/>
+      <c r="G505" s="7"/>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A506" s="28"/>
+      <c r="B506" s="28"/>
+      <c r="C506" s="28"/>
+      <c r="D506" s="28"/>
+      <c r="E506" s="28"/>
+      <c r="G506" s="1"/>
+    </row>
+    <row r="507" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D507" s="4"/>
+      <c r="F507" s="4"/>
+      <c r="G507" s="7"/>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A508" s="28"/>
+      <c r="B508" s="28"/>
+      <c r="C508" s="28"/>
+      <c r="D508" s="28"/>
+      <c r="E508" s="28"/>
+      <c r="G508" s="1"/>
+    </row>
+    <row r="509" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D509" s="4"/>
+      <c r="F509" s="4"/>
+      <c r="G509" s="7"/>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A510" s="28"/>
+      <c r="B510" s="28"/>
+      <c r="C510" s="28"/>
+      <c r="D510" s="28"/>
+      <c r="E510" s="28"/>
+      <c r="G510" s="1"/>
+    </row>
+    <row r="511" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D511" s="4"/>
+      <c r="F511" s="4"/>
+      <c r="G511" s="7"/>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A512" s="28"/>
+      <c r="B512" s="28"/>
+      <c r="C512" s="28"/>
+      <c r="D512" s="28"/>
+      <c r="E512" s="28"/>
+      <c r="G512" s="1"/>
+    </row>
+    <row r="513" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D513" s="4"/>
+      <c r="F513" s="4"/>
+      <c r="G513" s="7"/>
+    </row>
+    <row r="514" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A514" s="28"/>
+      <c r="B514" s="28"/>
+      <c r="C514" s="28"/>
+      <c r="D514" s="28"/>
+      <c r="E514" s="28"/>
+      <c r="G514" s="1"/>
+    </row>
+    <row r="515" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D515" s="4"/>
+      <c r="F515" s="4"/>
+      <c r="G515" s="7"/>
+    </row>
+    <row r="516" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A516" s="28"/>
+      <c r="B516" s="28"/>
+      <c r="C516" s="28"/>
+      <c r="D516" s="28"/>
+      <c r="E516" s="28"/>
+      <c r="G516" s="1"/>
+    </row>
+    <row r="517" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D517" s="4"/>
+      <c r="F517" s="4"/>
+      <c r="G517" s="7"/>
+    </row>
+    <row r="518" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A518" s="28"/>
+      <c r="B518" s="28"/>
+      <c r="C518" s="28"/>
+      <c r="D518" s="28"/>
+      <c r="E518" s="28"/>
+      <c r="G518" s="1"/>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A520" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B520" s="32"/>
+      <c r="C520" s="32"/>
+      <c r="D520" s="32"/>
+      <c r="E520" s="32"/>
+      <c r="F520" s="32"/>
+      <c r="G520" s="32"/>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A522" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B522" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A524" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B524" s="29"/>
+      <c r="C524" s="29"/>
+      <c r="D524" s="29"/>
+      <c r="E524" s="29"/>
+      <c r="F524" s="29"/>
+      <c r="G524" s="29"/>
+    </row>
+    <row r="525" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A525" s="29"/>
+      <c r="B525" s="29"/>
+      <c r="C525" s="29"/>
+      <c r="D525" s="29"/>
+      <c r="E525" s="29"/>
+      <c r="F525" s="29"/>
+      <c r="G525" s="29"/>
+    </row>
+    <row r="526" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A526" s="29"/>
+      <c r="B526" s="29"/>
+      <c r="C526" s="29"/>
+      <c r="D526" s="29"/>
+      <c r="E526" s="29"/>
+      <c r="F526" s="29"/>
+      <c r="G526" s="29"/>
+    </row>
+    <row r="528" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A528" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A530" t="s">
+        <v>37</v>
+      </c>
+      <c r="F530" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G530" s="37"/>
+    </row>
+    <row r="532" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A532" s="28"/>
+      <c r="B532" s="28"/>
+      <c r="C532" s="28"/>
+      <c r="D532" s="28"/>
+      <c r="E532" s="28"/>
+      <c r="G532" s="1"/>
+    </row>
+    <row r="533" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D533" s="4"/>
+      <c r="F533" s="4"/>
+      <c r="G533" s="7"/>
+    </row>
+    <row r="534" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A534" s="28"/>
+      <c r="B534" s="28"/>
+      <c r="C534" s="28"/>
+      <c r="D534" s="28"/>
+      <c r="E534" s="28"/>
+      <c r="G534" s="1"/>
+    </row>
+    <row r="535" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D535" s="4"/>
+      <c r="F535" s="4"/>
+      <c r="G535" s="7"/>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A536" s="28"/>
+      <c r="B536" s="28"/>
+      <c r="C536" s="28"/>
+      <c r="D536" s="28"/>
+      <c r="E536" s="28"/>
+      <c r="G536" s="1"/>
+    </row>
+    <row r="537" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D537" s="4"/>
+      <c r="F537" s="4"/>
+      <c r="G537" s="7"/>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A538" s="28"/>
+      <c r="B538" s="28"/>
+      <c r="C538" s="28"/>
+      <c r="D538" s="28"/>
+      <c r="E538" s="28"/>
+      <c r="G538" s="1"/>
+    </row>
+    <row r="541" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A541" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B541" s="32"/>
+      <c r="C541" s="32"/>
+      <c r="D541" s="32"/>
+      <c r="E541" s="32"/>
+      <c r="F541" s="32"/>
+      <c r="G541" s="32"/>
+    </row>
+    <row r="543" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A543" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B543" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A545" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B545" s="29"/>
+      <c r="C545" s="29"/>
+      <c r="D545" s="29"/>
+      <c r="E545" s="29"/>
+      <c r="F545" s="29"/>
+      <c r="G545" s="29"/>
+    </row>
+    <row r="546" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A546" s="29"/>
+      <c r="B546" s="29"/>
+      <c r="C546" s="29"/>
+      <c r="D546" s="29"/>
+      <c r="E546" s="29"/>
+      <c r="F546" s="29"/>
+      <c r="G546" s="29"/>
+    </row>
+    <row r="548" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A548" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A550" t="s">
+        <v>63</v>
+      </c>
+      <c r="F550" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G550" s="37"/>
+    </row>
+    <row r="552" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A552" s="28"/>
+      <c r="B552" s="28"/>
+      <c r="C552" s="28"/>
+      <c r="D552" s="28"/>
+      <c r="E552" s="28"/>
+      <c r="G552" s="1"/>
+    </row>
+    <row r="553" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D553" s="4"/>
+      <c r="F553" s="4"/>
+      <c r="G553" s="7"/>
+    </row>
+    <row r="554" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A554" s="28"/>
+      <c r="B554" s="28"/>
+      <c r="C554" s="28"/>
+      <c r="D554" s="28"/>
+      <c r="E554" s="28"/>
+      <c r="G554" s="1"/>
+    </row>
+    <row r="555" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D555" s="4"/>
+      <c r="F555" s="4"/>
+      <c r="G555" s="7"/>
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A556" s="28"/>
+      <c r="B556" s="28"/>
+      <c r="C556" s="28"/>
+      <c r="D556" s="28"/>
+      <c r="E556" s="28"/>
+      <c r="G556" s="1"/>
+    </row>
+    <row r="557" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D557" s="4"/>
+      <c r="F557" s="4"/>
+      <c r="G557" s="7"/>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A558" s="28"/>
+      <c r="B558" s="28"/>
+      <c r="C558" s="28"/>
+      <c r="D558" s="28"/>
+      <c r="E558" s="28"/>
+      <c r="G558" s="1"/>
+    </row>
+    <row r="559" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D559" s="4"/>
+      <c r="F559" s="4"/>
+      <c r="G559" s="7"/>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A560" s="28"/>
+      <c r="B560" s="28"/>
+      <c r="C560" s="28"/>
+      <c r="D560" s="28"/>
+      <c r="E560" s="28"/>
+      <c r="G560" s="1"/>
+    </row>
+    <row r="561" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D561" s="4"/>
+      <c r="F561" s="4"/>
+      <c r="G561" s="7"/>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A562" s="28"/>
+      <c r="B562" s="28"/>
+      <c r="C562" s="28"/>
+      <c r="D562" s="28"/>
+      <c r="E562" s="28"/>
+      <c r="G562" s="1"/>
+    </row>
+    <row r="563" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D563" s="4"/>
+      <c r="F563" s="4"/>
+      <c r="G563" s="7"/>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A564" s="28"/>
+      <c r="B564" s="28"/>
+      <c r="C564" s="28"/>
+      <c r="D564" s="28"/>
+      <c r="E564" s="28"/>
+      <c r="G564" s="1"/>
+    </row>
+    <row r="565" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D565" s="4"/>
+      <c r="F565" s="4"/>
+      <c r="G565" s="7"/>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A566" s="28"/>
+      <c r="B566" s="28"/>
+      <c r="C566" s="28"/>
+      <c r="D566" s="28"/>
+      <c r="E566" s="28"/>
+      <c r="G566" s="1"/>
+    </row>
+    <row r="567" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D567" s="4"/>
+      <c r="F567" s="4"/>
+      <c r="G567" s="7"/>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A568" s="28"/>
+      <c r="B568" s="28"/>
+      <c r="C568" s="28"/>
+      <c r="D568" s="28"/>
+      <c r="E568" s="28"/>
+      <c r="G568" s="1"/>
+    </row>
+    <row r="569" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D569" s="4"/>
+      <c r="F569" s="4"/>
+      <c r="G569" s="7"/>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A570" s="28"/>
+      <c r="B570" s="28"/>
+      <c r="C570" s="28"/>
+      <c r="D570" s="28"/>
+      <c r="E570" s="28"/>
+      <c r="G570" s="1"/>
+    </row>
+    <row r="571" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D571" s="4"/>
+      <c r="F571" s="4"/>
+      <c r="G571" s="7"/>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A572" s="28"/>
+      <c r="B572" s="28"/>
+      <c r="C572" s="28"/>
+      <c r="D572" s="28"/>
+      <c r="E572" s="28"/>
+      <c r="G572" s="1"/>
+    </row>
+    <row r="573" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D573" s="4"/>
+      <c r="F573" s="4"/>
+      <c r="G573" s="7"/>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A574" s="28"/>
+      <c r="B574" s="28"/>
+      <c r="C574" s="28"/>
+      <c r="D574" s="28"/>
+      <c r="E574" s="28"/>
+      <c r="G574" s="1"/>
+    </row>
+    <row r="575" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D575" s="4"/>
+      <c r="F575" s="4"/>
+      <c r="G575" s="7"/>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A576" s="28"/>
+      <c r="B576" s="28"/>
+      <c r="C576" s="28"/>
+      <c r="D576" s="28"/>
+      <c r="E576" s="28"/>
+      <c r="G576" s="1"/>
+    </row>
+    <row r="577" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D577" s="4"/>
+      <c r="F577" s="4"/>
+      <c r="G577" s="7"/>
+    </row>
+    <row r="578" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A578" s="28"/>
+      <c r="B578" s="28"/>
+      <c r="C578" s="28"/>
+      <c r="D578" s="28"/>
+      <c r="E578" s="28"/>
+      <c r="G578" s="1"/>
+    </row>
+    <row r="579" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D579" s="4"/>
+      <c r="F579" s="4"/>
+      <c r="G579" s="7"/>
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A580" s="28"/>
+      <c r="B580" s="28"/>
+      <c r="C580" s="28"/>
+      <c r="D580" s="28"/>
+      <c r="E580" s="28"/>
+      <c r="G580" s="1"/>
+    </row>
+    <row r="581" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D581" s="4"/>
+      <c r="F581" s="4"/>
+      <c r="G581" s="7"/>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A582" s="28"/>
+      <c r="B582" s="28"/>
+      <c r="C582" s="28"/>
+      <c r="D582" s="28"/>
+      <c r="E582" s="28"/>
+      <c r="G582" s="1"/>
+    </row>
+    <row r="583" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D583" s="4"/>
+      <c r="F583" s="4"/>
+      <c r="G583" s="7"/>
+    </row>
+    <row r="584" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A584" s="28"/>
+      <c r="B584" s="28"/>
+      <c r="C584" s="28"/>
+      <c r="D584" s="28"/>
+      <c r="E584" s="28"/>
+      <c r="G584" s="1"/>
+    </row>
+    <row r="585" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D585" s="4"/>
+      <c r="F585" s="4"/>
+      <c r="G585" s="7"/>
+    </row>
+    <row r="586" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A586" s="28"/>
+      <c r="B586" s="28"/>
+      <c r="C586" s="28"/>
+      <c r="D586" s="28"/>
+      <c r="E586" s="28"/>
+      <c r="G586" s="1"/>
+    </row>
+    <row r="587" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D587" s="4"/>
+      <c r="F587" s="4"/>
+      <c r="G587" s="7"/>
+    </row>
+    <row r="588" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A588" s="28"/>
+      <c r="B588" s="28"/>
+      <c r="C588" s="28"/>
+      <c r="D588" s="28"/>
+      <c r="E588" s="28"/>
+      <c r="G588" s="1"/>
+    </row>
+    <row r="591" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A591" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B591" s="32"/>
+      <c r="C591" s="32"/>
+      <c r="D591" s="32"/>
+      <c r="E591" s="32"/>
+      <c r="F591" s="32"/>
+      <c r="G591" s="32"/>
+    </row>
+    <row r="593" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A593" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B593" s="35"/>
+      <c r="C593" s="35"/>
+      <c r="D593" s="35"/>
+      <c r="E593" s="35"/>
+      <c r="F593" s="35"/>
+      <c r="G593" s="35"/>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A595" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="B595" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A597" s="28"/>
+      <c r="B597" s="28"/>
+      <c r="C597" s="28"/>
+      <c r="D597" s="28"/>
+      <c r="E597" s="28"/>
+      <c r="F597" s="28"/>
+      <c r="G597" s="28"/>
+    </row>
+    <row r="598" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D598" s="4"/>
+      <c r="F598" s="4"/>
+      <c r="G598" s="4"/>
+    </row>
+    <row r="599" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A599" s="28"/>
+      <c r="B599" s="28"/>
+      <c r="C599" s="28"/>
+      <c r="D599" s="28"/>
+      <c r="E599" s="28"/>
+      <c r="F599" s="28"/>
+      <c r="G599" s="28"/>
+    </row>
+    <row r="600" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D600" s="4"/>
+      <c r="F600" s="4"/>
+      <c r="G600" s="4"/>
+    </row>
+    <row r="601" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A601" s="28"/>
+      <c r="B601" s="28"/>
+      <c r="C601" s="28"/>
+      <c r="D601" s="28"/>
+      <c r="E601" s="28"/>
+      <c r="F601" s="28"/>
+      <c r="G601" s="28"/>
+    </row>
+    <row r="602" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D602" s="4"/>
+      <c r="F602" s="4"/>
+      <c r="G602" s="4"/>
+    </row>
+    <row r="603" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A603" s="28"/>
+      <c r="B603" s="28"/>
+      <c r="C603" s="28"/>
+      <c r="D603" s="28"/>
+      <c r="E603" s="28"/>
+      <c r="F603" s="28"/>
+      <c r="G603" s="28"/>
+    </row>
+    <row r="604" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D604" s="4"/>
+      <c r="F604" s="4"/>
+      <c r="G604" s="4"/>
+    </row>
+    <row r="605" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A605" s="28"/>
+      <c r="B605" s="28"/>
+      <c r="C605" s="28"/>
+      <c r="D605" s="28"/>
+      <c r="E605" s="28"/>
+      <c r="F605" s="28"/>
+      <c r="G605" s="28"/>
+    </row>
+    <row r="606" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D606" s="4"/>
+      <c r="F606" s="4"/>
+      <c r="G606" s="4"/>
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A607" s="28"/>
+      <c r="B607" s="28"/>
+      <c r="C607" s="28"/>
+      <c r="D607" s="28"/>
+      <c r="E607" s="28"/>
+      <c r="F607" s="28"/>
+      <c r="G607" s="28"/>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A610" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A612" t="s">
+        <v>80</v>
+      </c>
+      <c r="D612" s="28"/>
+      <c r="E612" s="28"/>
+      <c r="F612" s="28"/>
+      <c r="G612" s="28"/>
+    </row>
+    <row r="613" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D613" s="4"/>
+      <c r="E613" s="4"/>
+      <c r="F613" s="4"/>
+      <c r="G613" s="4"/>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A614" t="s">
+        <v>81</v>
+      </c>
+      <c r="D614" s="28"/>
+      <c r="E614" s="28"/>
+      <c r="F614" s="28"/>
+      <c r="G614" s="28"/>
+    </row>
+    <row r="615" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D615" s="4"/>
+      <c r="E615" s="4"/>
+      <c r="F615" s="4"/>
+      <c r="G615" s="4"/>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A616" t="s">
+        <v>82</v>
+      </c>
+      <c r="D616" s="28"/>
+      <c r="E616" s="28"/>
+      <c r="F616" s="28"/>
+      <c r="G616" s="28"/>
+    </row>
+    <row r="619" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A619" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="B619" s="29"/>
+      <c r="C619" s="29"/>
+      <c r="D619" s="29"/>
+      <c r="E619" s="29"/>
+      <c r="F619" s="29"/>
+      <c r="G619" s="29"/>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A620" s="29"/>
+      <c r="B620" s="29"/>
+      <c r="C620" s="29"/>
+      <c r="D620" s="29"/>
+      <c r="E620" s="29"/>
+      <c r="F620" s="29"/>
+      <c r="G620" s="29"/>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A621" s="29"/>
+      <c r="B621" s="29"/>
+      <c r="C621" s="29"/>
+      <c r="D621" s="29"/>
+      <c r="E621" s="29"/>
+      <c r="F621" s="29"/>
+      <c r="G621" s="29"/>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A622" s="29"/>
+      <c r="B622" s="29"/>
+      <c r="C622" s="29"/>
+      <c r="D622" s="29"/>
+      <c r="E622" s="29"/>
+      <c r="F622" s="29"/>
+      <c r="G622" s="29"/>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A623" s="29"/>
+      <c r="B623" s="29"/>
+      <c r="C623" s="29"/>
+      <c r="D623" s="29"/>
+      <c r="E623" s="29"/>
+      <c r="F623" s="29"/>
+      <c r="G623" s="29"/>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A624" s="29"/>
+      <c r="B624" s="29"/>
+      <c r="C624" s="29"/>
+      <c r="D624" s="29"/>
+      <c r="E624" s="29"/>
+      <c r="F624" s="29"/>
+      <c r="G624" s="29"/>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A626" t="s">
+        <v>44</v>
+      </c>
+      <c r="D626" s="28"/>
+      <c r="E626" s="28"/>
+      <c r="F626" s="28"/>
+      <c r="G626" s="28"/>
+    </row>
+    <row r="627" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D627" s="4"/>
+      <c r="E627" s="4"/>
+      <c r="F627" s="4"/>
+      <c r="G627" s="4"/>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A628" t="s">
+        <v>16</v>
+      </c>
+      <c r="D628" s="28"/>
+      <c r="E628" s="28"/>
+      <c r="F628" s="28"/>
+      <c r="G628" s="28"/>
+    </row>
+    <row r="629" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D629" s="4"/>
+      <c r="E629" s="4"/>
+      <c r="F629" s="4"/>
+      <c r="G629" s="4"/>
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D630" s="28"/>
+      <c r="E630" s="28"/>
+      <c r="F630" s="28"/>
+      <c r="G630" s="28"/>
+    </row>
+    <row r="631" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D631" s="4"/>
+      <c r="E631" s="4"/>
+      <c r="F631" s="4"/>
+      <c r="G631" s="4"/>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="D632" s="28"/>
+      <c r="E632" s="28"/>
+      <c r="F632" s="28"/>
+      <c r="G632" s="28"/>
+    </row>
+    <row r="635" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A635" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="B635" s="44"/>
+      <c r="C635" s="44"/>
+      <c r="D635" s="44"/>
+      <c r="E635" s="44"/>
+      <c r="F635" s="44"/>
+      <c r="G635" s="44"/>
+    </row>
+    <row r="636" spans="1:7" ht="215.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A636" s="44"/>
+      <c r="B636" s="44"/>
+      <c r="C636" s="44"/>
+      <c r="D636" s="44"/>
+      <c r="E636" s="44"/>
+      <c r="F636" s="44"/>
+      <c r="G636" s="44"/>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A637" s="44"/>
+      <c r="B637" s="44"/>
+      <c r="C637" s="44"/>
+      <c r="D637" s="44"/>
+      <c r="E637" s="44"/>
+      <c r="F637" s="44"/>
+      <c r="G637" s="44"/>
+    </row>
+    <row r="638" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A638" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B638" s="41"/>
+      <c r="C638" s="41"/>
+      <c r="D638" s="41"/>
+      <c r="E638" s="41"/>
+      <c r="F638" s="41"/>
+      <c r="G638" s="41"/>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A639" s="41"/>
+      <c r="B639" s="41"/>
+      <c r="C639" s="41"/>
+      <c r="D639" s="41"/>
+      <c r="E639" s="41"/>
+      <c r="F639" s="41"/>
+      <c r="G639" s="41"/>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A640" s="41"/>
+      <c r="B640" s="41"/>
+      <c r="C640" s="41"/>
+      <c r="D640" s="41"/>
+      <c r="E640" s="41"/>
+      <c r="F640" s="41"/>
+      <c r="G640" s="41"/>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A641" s="41"/>
+      <c r="B641" s="41"/>
+      <c r="C641" s="41"/>
+      <c r="D641" s="41"/>
+      <c r="E641" s="41"/>
+      <c r="F641" s="41"/>
+      <c r="G641" s="41"/>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A642" s="41"/>
+      <c r="B642" s="41"/>
+      <c r="C642" s="41"/>
+      <c r="D642" s="41"/>
+      <c r="E642" s="41"/>
+      <c r="F642" s="41"/>
+      <c r="G642" s="41"/>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A643" s="41"/>
+      <c r="B643" s="41"/>
+      <c r="C643" s="41"/>
+      <c r="D643" s="41"/>
+      <c r="E643" s="41"/>
+      <c r="F643" s="41"/>
+      <c r="G643" s="41"/>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A644" s="41"/>
+      <c r="B644" s="41"/>
+      <c r="C644" s="41"/>
+      <c r="D644" s="41"/>
+      <c r="E644" s="41"/>
+      <c r="F644" s="41"/>
+      <c r="G644" s="41"/>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A645" s="41"/>
+      <c r="B645" s="41"/>
+      <c r="C645" s="41"/>
+      <c r="D645" s="41"/>
+      <c r="E645" s="41"/>
+      <c r="F645" s="41"/>
+      <c r="G645" s="41"/>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A646" s="41"/>
+      <c r="B646" s="41"/>
+      <c r="C646" s="41"/>
+      <c r="D646" s="41"/>
+      <c r="E646" s="41"/>
+      <c r="F646" s="41"/>
+      <c r="G646" s="41"/>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A647" s="41"/>
+      <c r="B647" s="41"/>
+      <c r="C647" s="41"/>
+      <c r="D647" s="41"/>
+      <c r="E647" s="41"/>
+      <c r="F647" s="41"/>
+      <c r="G647" s="41"/>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A648" s="41"/>
+      <c r="B648" s="41"/>
+      <c r="C648" s="41"/>
+      <c r="D648" s="41"/>
+      <c r="E648" s="41"/>
+      <c r="F648" s="41"/>
+      <c r="G648" s="41"/>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A649" s="41"/>
+      <c r="B649" s="41"/>
+      <c r="C649" s="41"/>
+      <c r="D649" s="41"/>
+      <c r="E649" s="41"/>
+      <c r="F649" s="41"/>
+      <c r="G649" s="41"/>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A650" s="41"/>
+      <c r="B650" s="41"/>
+      <c r="C650" s="41"/>
+      <c r="D650" s="41"/>
+      <c r="E650" s="41"/>
+      <c r="F650" s="41"/>
+      <c r="G650" s="41"/>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A651" s="41"/>
+      <c r="B651" s="41"/>
+      <c r="C651" s="41"/>
+      <c r="D651" s="41"/>
+      <c r="E651" s="41"/>
+      <c r="F651" s="41"/>
+      <c r="G651" s="41"/>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A652" s="41"/>
+      <c r="B652" s="41"/>
+      <c r="C652" s="41"/>
+      <c r="D652" s="41"/>
+      <c r="E652" s="41"/>
+      <c r="F652" s="41"/>
+      <c r="G652" s="41"/>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A653" s="41"/>
+      <c r="B653" s="41"/>
+      <c r="C653" s="41"/>
+      <c r="D653" s="41"/>
+      <c r="E653" s="41"/>
+      <c r="F653" s="41"/>
+      <c r="G653" s="41"/>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A654" s="41"/>
+      <c r="B654" s="41"/>
+      <c r="C654" s="41"/>
+      <c r="D654" s="41"/>
+      <c r="E654" s="41"/>
+      <c r="F654" s="41"/>
+      <c r="G654" s="41"/>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A655" s="41"/>
+      <c r="B655" s="41"/>
+      <c r="C655" s="41"/>
+      <c r="D655" s="41"/>
+      <c r="E655" s="41"/>
+      <c r="F655" s="41"/>
+      <c r="G655" s="41"/>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A656" s="41"/>
+      <c r="B656" s="41"/>
+      <c r="C656" s="41"/>
+      <c r="D656" s="41"/>
+      <c r="E656" s="41"/>
+      <c r="F656" s="41"/>
+      <c r="G656" s="41"/>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A657" s="41"/>
+      <c r="B657" s="41"/>
+      <c r="C657" s="41"/>
+      <c r="D657" s="41"/>
+      <c r="E657" s="41"/>
+      <c r="F657" s="41"/>
+      <c r="G657" s="41"/>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A658" s="41"/>
+      <c r="B658" s="41"/>
+      <c r="C658" s="41"/>
+      <c r="D658" s="41"/>
+      <c r="E658" s="41"/>
+      <c r="F658" s="41"/>
+      <c r="G658" s="41"/>
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A659" s="41"/>
+      <c r="B659" s="41"/>
+      <c r="C659" s="41"/>
+      <c r="D659" s="41"/>
+      <c r="E659" s="41"/>
+      <c r="F659" s="41"/>
+      <c r="G659" s="41"/>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A660" s="41"/>
+      <c r="B660" s="41"/>
+      <c r="C660" s="41"/>
+      <c r="D660" s="41"/>
+      <c r="E660" s="41"/>
+      <c r="F660" s="41"/>
+      <c r="G660" s="41"/>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A661" s="41"/>
+      <c r="B661" s="41"/>
+      <c r="C661" s="41"/>
+      <c r="D661" s="41"/>
+      <c r="E661" s="41"/>
+      <c r="F661" s="41"/>
+      <c r="G661" s="41"/>
+    </row>
+    <row r="662" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A662" s="41"/>
+      <c r="B662" s="41"/>
+      <c r="C662" s="41"/>
+      <c r="D662" s="41"/>
+      <c r="E662" s="41"/>
+      <c r="F662" s="41"/>
+      <c r="G662" s="41"/>
+    </row>
+    <row r="663" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A663" s="41"/>
+      <c r="B663" s="41"/>
+      <c r="C663" s="41"/>
+      <c r="D663" s="41"/>
+      <c r="E663" s="41"/>
+      <c r="F663" s="41"/>
+      <c r="G663" s="41"/>
+    </row>
+    <row r="664" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A664" s="41"/>
+      <c r="B664" s="41"/>
+      <c r="C664" s="41"/>
+      <c r="D664" s="41"/>
+      <c r="E664" s="41"/>
+      <c r="F664" s="41"/>
+      <c r="G664" s="41"/>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A665" s="41"/>
+      <c r="B665" s="41"/>
+      <c r="C665" s="41"/>
+      <c r="D665" s="41"/>
+      <c r="E665" s="41"/>
+      <c r="F665" s="41"/>
+      <c r="G665" s="41"/>
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A666" s="41"/>
+      <c r="B666" s="41"/>
+      <c r="C666" s="41"/>
+      <c r="D666" s="41"/>
+      <c r="E666" s="41"/>
+      <c r="F666" s="41"/>
+      <c r="G666" s="41"/>
+    </row>
+    <row r="667" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A667" s="41"/>
+      <c r="B667" s="41"/>
+      <c r="C667" s="41"/>
+      <c r="D667" s="41"/>
+      <c r="E667" s="41"/>
+      <c r="F667" s="41"/>
+      <c r="G667" s="41"/>
+    </row>
+    <row r="668" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A668" s="41"/>
+      <c r="B668" s="41"/>
+      <c r="C668" s="41"/>
+      <c r="D668" s="41"/>
+      <c r="E668" s="41"/>
+      <c r="F668" s="41"/>
+      <c r="G668" s="41"/>
+    </row>
+    <row r="669" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A669" s="41"/>
+      <c r="B669" s="41"/>
+      <c r="C669" s="41"/>
+      <c r="D669" s="41"/>
+      <c r="E669" s="41"/>
+      <c r="F669" s="41"/>
+      <c r="G669" s="41"/>
+    </row>
+    <row r="670" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A670" s="41"/>
+      <c r="B670" s="41"/>
+      <c r="C670" s="41"/>
+      <c r="D670" s="41"/>
+      <c r="E670" s="41"/>
+      <c r="F670" s="41"/>
+      <c r="G670" s="41"/>
+    </row>
+    <row r="671" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A671" s="41"/>
+      <c r="B671" s="41"/>
+      <c r="C671" s="41"/>
+      <c r="D671" s="41"/>
+      <c r="E671" s="41"/>
+      <c r="F671" s="41"/>
+      <c r="G671" s="41"/>
+    </row>
+    <row r="672" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A672" s="41"/>
+      <c r="B672" s="41"/>
+      <c r="C672" s="41"/>
+      <c r="D672" s="41"/>
+      <c r="E672" s="41"/>
+      <c r="F672" s="41"/>
+      <c r="G672" s="41"/>
+    </row>
+    <row r="673" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A673" s="41"/>
+      <c r="B673" s="41"/>
+      <c r="C673" s="41"/>
+      <c r="D673" s="41"/>
+      <c r="E673" s="41"/>
+      <c r="F673" s="41"/>
+      <c r="G673" s="41"/>
+    </row>
+    <row r="674" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A674" s="41"/>
+      <c r="B674" s="41"/>
+      <c r="C674" s="41"/>
+      <c r="D674" s="41"/>
+      <c r="E674" s="41"/>
+      <c r="F674" s="41"/>
+      <c r="G674" s="41"/>
+    </row>
+    <row r="675" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A675" s="41"/>
+      <c r="B675" s="41"/>
+      <c r="C675" s="41"/>
+      <c r="D675" s="41"/>
+      <c r="E675" s="41"/>
+      <c r="F675" s="41"/>
+      <c r="G675" s="41"/>
+    </row>
+    <row r="676" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A676" s="41"/>
+      <c r="B676" s="41"/>
+      <c r="C676" s="41"/>
+      <c r="D676" s="41"/>
+      <c r="E676" s="41"/>
+      <c r="F676" s="41"/>
+      <c r="G676" s="41"/>
+    </row>
+    <row r="677" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A677" s="41"/>
+      <c r="B677" s="41"/>
+      <c r="C677" s="41"/>
+      <c r="D677" s="41"/>
+      <c r="E677" s="41"/>
+      <c r="F677" s="41"/>
+      <c r="G677" s="41"/>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A678" s="41"/>
+      <c r="B678" s="41"/>
+      <c r="C678" s="41"/>
+      <c r="D678" s="41"/>
+      <c r="E678" s="41"/>
+      <c r="F678" s="41"/>
+      <c r="G678" s="41"/>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A679" s="41"/>
+      <c r="B679" s="41"/>
+      <c r="C679" s="41"/>
+      <c r="D679" s="41"/>
+      <c r="E679" s="41"/>
+      <c r="F679" s="41"/>
+      <c r="G679" s="41"/>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A680" s="41"/>
+      <c r="B680" s="41"/>
+      <c r="C680" s="41"/>
+      <c r="D680" s="41"/>
+      <c r="E680" s="41"/>
+      <c r="F680" s="41"/>
+      <c r="G680" s="41"/>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A681" s="41"/>
+      <c r="B681" s="41"/>
+      <c r="C681" s="41"/>
+      <c r="D681" s="41"/>
+      <c r="E681" s="41"/>
+      <c r="F681" s="41"/>
+      <c r="G681" s="41"/>
+    </row>
+    <row r="682" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A682" s="41"/>
+      <c r="B682" s="41"/>
+      <c r="C682" s="41"/>
+      <c r="D682" s="41"/>
+      <c r="E682" s="41"/>
+      <c r="F682" s="41"/>
+      <c r="G682" s="41"/>
+    </row>
+    <row r="683" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A683" s="41"/>
+      <c r="B683" s="41"/>
+      <c r="C683" s="41"/>
+      <c r="D683" s="41"/>
+      <c r="E683" s="41"/>
+      <c r="F683" s="41"/>
+      <c r="G683" s="41"/>
+    </row>
+    <row r="684" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A684" s="41"/>
+      <c r="B684" s="41"/>
+      <c r="C684" s="41"/>
+      <c r="D684" s="41"/>
+      <c r="E684" s="41"/>
+      <c r="F684" s="41"/>
+      <c r="G684" s="41"/>
+    </row>
+    <row r="685" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A685" s="41"/>
+      <c r="B685" s="41"/>
+      <c r="C685" s="41"/>
+      <c r="D685" s="41"/>
+      <c r="E685" s="41"/>
+      <c r="F685" s="41"/>
+      <c r="G685" s="41"/>
+    </row>
+    <row r="686" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A686" s="41"/>
+      <c r="B686" s="41"/>
+      <c r="C686" s="41"/>
+      <c r="D686" s="41"/>
+      <c r="E686" s="41"/>
+      <c r="F686" s="41"/>
+      <c r="G686" s="41"/>
+    </row>
+    <row r="687" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A687" s="41"/>
+      <c r="B687" s="41"/>
+      <c r="C687" s="41"/>
+      <c r="D687" s="41"/>
+      <c r="E687" s="41"/>
+      <c r="F687" s="41"/>
+      <c r="G687" s="41"/>
+    </row>
+    <row r="688" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A688" s="41"/>
+      <c r="B688" s="41"/>
+      <c r="C688" s="41"/>
+      <c r="D688" s="41"/>
+      <c r="E688" s="41"/>
+      <c r="F688" s="41"/>
+      <c r="G688" s="41"/>
+    </row>
+    <row r="689" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A689" s="41"/>
+      <c r="B689" s="41"/>
+      <c r="C689" s="41"/>
+      <c r="D689" s="41"/>
+      <c r="E689" s="41"/>
+      <c r="F689" s="41"/>
+      <c r="G689" s="41"/>
+    </row>
+    <row r="690" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A690" s="41"/>
+      <c r="B690" s="41"/>
+      <c r="C690" s="41"/>
+      <c r="D690" s="41"/>
+      <c r="E690" s="41"/>
+      <c r="F690" s="41"/>
+      <c r="G690" s="41"/>
+    </row>
+    <row r="691" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A691" s="41"/>
+      <c r="B691" s="41"/>
+      <c r="C691" s="41"/>
+      <c r="D691" s="41"/>
+      <c r="E691" s="41"/>
+      <c r="F691" s="41"/>
+      <c r="G691" s="41"/>
+    </row>
+    <row r="692" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A692" s="41"/>
+      <c r="B692" s="41"/>
+      <c r="C692" s="41"/>
+      <c r="D692" s="41"/>
+      <c r="E692" s="41"/>
+      <c r="F692" s="41"/>
+      <c r="G692" s="41"/>
+    </row>
+    <row r="693" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A693" s="41"/>
+      <c r="B693" s="41"/>
+      <c r="C693" s="41"/>
+      <c r="D693" s="41"/>
+      <c r="E693" s="41"/>
+      <c r="F693" s="41"/>
+      <c r="G693" s="41"/>
+    </row>
+    <row r="694" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A694" s="41"/>
+      <c r="B694" s="41"/>
+      <c r="C694" s="41"/>
+      <c r="D694" s="41"/>
+      <c r="E694" s="41"/>
+      <c r="F694" s="41"/>
+      <c r="G694" s="41"/>
+    </row>
+    <row r="695" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A695" s="41"/>
+      <c r="B695" s="41"/>
+      <c r="C695" s="41"/>
+      <c r="D695" s="41"/>
+      <c r="E695" s="41"/>
+      <c r="F695" s="41"/>
+      <c r="G695" s="41"/>
+    </row>
+    <row r="696" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A696" s="41"/>
+      <c r="B696" s="41"/>
+      <c r="C696" s="41"/>
+      <c r="D696" s="41"/>
+      <c r="E696" s="41"/>
+      <c r="F696" s="41"/>
+      <c r="G696" s="41"/>
+    </row>
+    <row r="697" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A697" s="41"/>
+      <c r="B697" s="41"/>
+      <c r="C697" s="41"/>
+      <c r="D697" s="41"/>
+      <c r="E697" s="41"/>
+      <c r="F697" s="41"/>
+      <c r="G697" s="41"/>
+    </row>
+    <row r="698" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A698" s="41"/>
+      <c r="B698" s="41"/>
+      <c r="C698" s="41"/>
+      <c r="D698" s="41"/>
+      <c r="E698" s="41"/>
+      <c r="F698" s="41"/>
+      <c r="G698" s="41"/>
+    </row>
+    <row r="699" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A699" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B699" s="41"/>
+      <c r="C699" s="41"/>
+      <c r="D699" s="41"/>
+      <c r="E699" s="41"/>
+      <c r="F699" s="41"/>
+      <c r="G699" s="41"/>
+    </row>
+    <row r="700" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A700" s="41"/>
+      <c r="B700" s="41"/>
+      <c r="C700" s="41"/>
+      <c r="D700" s="41"/>
+      <c r="E700" s="41"/>
+      <c r="F700" s="41"/>
+      <c r="G700" s="41"/>
+    </row>
+    <row r="701" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A701" s="41"/>
+      <c r="B701" s="41"/>
+      <c r="C701" s="41"/>
+      <c r="D701" s="41"/>
+      <c r="E701" s="41"/>
+      <c r="F701" s="41"/>
+      <c r="G701" s="41"/>
+    </row>
+    <row r="702" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A702" s="41"/>
+      <c r="B702" s="41"/>
+      <c r="C702" s="41"/>
+      <c r="D702" s="41"/>
+      <c r="E702" s="41"/>
+      <c r="F702" s="41"/>
+      <c r="G702" s="41"/>
+    </row>
+    <row r="703" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A703" s="41"/>
+      <c r="B703" s="41"/>
+      <c r="C703" s="41"/>
+      <c r="D703" s="41"/>
+      <c r="E703" s="41"/>
+      <c r="F703" s="41"/>
+      <c r="G703" s="41"/>
+    </row>
+    <row r="704" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A704" s="41"/>
+      <c r="B704" s="41"/>
+      <c r="C704" s="41"/>
+      <c r="D704" s="41"/>
+      <c r="E704" s="41"/>
+      <c r="F704" s="41"/>
+      <c r="G704" s="41"/>
+    </row>
+    <row r="705" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A705" s="41"/>
+      <c r="B705" s="41"/>
+      <c r="C705" s="41"/>
+      <c r="D705" s="41"/>
+      <c r="E705" s="41"/>
+      <c r="F705" s="41"/>
+      <c r="G705" s="41"/>
+    </row>
+    <row r="706" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A706" s="41"/>
+      <c r="B706" s="41"/>
+      <c r="C706" s="41"/>
+      <c r="D706" s="41"/>
+      <c r="E706" s="41"/>
+      <c r="F706" s="41"/>
+      <c r="G706" s="41"/>
+    </row>
+    <row r="707" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A707" s="41"/>
+      <c r="B707" s="41"/>
+      <c r="C707" s="41"/>
+      <c r="D707" s="41"/>
+      <c r="E707" s="41"/>
+      <c r="F707" s="41"/>
+      <c r="G707" s="41"/>
+    </row>
+    <row r="708" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A708" s="41"/>
+      <c r="B708" s="41"/>
+      <c r="C708" s="41"/>
+      <c r="D708" s="41"/>
+      <c r="E708" s="41"/>
+      <c r="F708" s="41"/>
+      <c r="G708" s="41"/>
+    </row>
+    <row r="709" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A709" s="41"/>
+      <c r="B709" s="41"/>
+      <c r="C709" s="41"/>
+      <c r="D709" s="41"/>
+      <c r="E709" s="41"/>
+      <c r="F709" s="41"/>
+      <c r="G709" s="41"/>
+    </row>
+    <row r="710" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A710" s="41"/>
+      <c r="B710" s="41"/>
+      <c r="C710" s="41"/>
+      <c r="D710" s="41"/>
+      <c r="E710" s="41"/>
+      <c r="F710" s="41"/>
+      <c r="G710" s="41"/>
+    </row>
+    <row r="711" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A711" s="41"/>
+      <c r="B711" s="41"/>
+      <c r="C711" s="41"/>
+      <c r="D711" s="41"/>
+      <c r="E711" s="41"/>
+      <c r="F711" s="41"/>
+      <c r="G711" s="41"/>
+    </row>
+    <row r="712" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A712" s="41"/>
+      <c r="B712" s="41"/>
+      <c r="C712" s="41"/>
+      <c r="D712" s="41"/>
+      <c r="E712" s="41"/>
+      <c r="F712" s="41"/>
+      <c r="G712" s="41"/>
+    </row>
+    <row r="713" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A713" s="41"/>
+      <c r="B713" s="41"/>
+      <c r="C713" s="41"/>
+      <c r="D713" s="41"/>
+      <c r="E713" s="41"/>
+      <c r="F713" s="41"/>
+      <c r="G713" s="41"/>
+    </row>
+    <row r="714" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A714" s="41"/>
+      <c r="B714" s="41"/>
+      <c r="C714" s="41"/>
+      <c r="D714" s="41"/>
+      <c r="E714" s="41"/>
+      <c r="F714" s="41"/>
+      <c r="G714" s="41"/>
+    </row>
+    <row r="715" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A715" s="41"/>
+      <c r="B715" s="41"/>
+      <c r="C715" s="41"/>
+      <c r="D715" s="41"/>
+      <c r="E715" s="41"/>
+      <c r="F715" s="41"/>
+      <c r="G715" s="41"/>
+    </row>
+    <row r="716" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A716" s="41"/>
+      <c r="B716" s="41"/>
+      <c r="C716" s="41"/>
+      <c r="D716" s="41"/>
+      <c r="E716" s="41"/>
+      <c r="F716" s="41"/>
+      <c r="G716" s="41"/>
+    </row>
+    <row r="717" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A717" s="41"/>
+      <c r="B717" s="41"/>
+      <c r="C717" s="41"/>
+      <c r="D717" s="41"/>
+      <c r="E717" s="41"/>
+      <c r="F717" s="41"/>
+      <c r="G717" s="41"/>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A718" s="41"/>
+      <c r="B718" s="41"/>
+      <c r="C718" s="41"/>
+      <c r="D718" s="41"/>
+      <c r="E718" s="41"/>
+      <c r="F718" s="41"/>
+      <c r="G718" s="41"/>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A719" s="41"/>
+      <c r="B719" s="41"/>
+      <c r="C719" s="41"/>
+      <c r="D719" s="41"/>
+      <c r="E719" s="41"/>
+      <c r="F719" s="41"/>
+      <c r="G719" s="41"/>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A720" s="41"/>
+      <c r="B720" s="41"/>
+      <c r="C720" s="41"/>
+      <c r="D720" s="41"/>
+      <c r="E720" s="41"/>
+      <c r="F720" s="41"/>
+      <c r="G720" s="41"/>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A721" s="41"/>
+      <c r="B721" s="41"/>
+      <c r="C721" s="41"/>
+      <c r="D721" s="41"/>
+      <c r="E721" s="41"/>
+      <c r="F721" s="41"/>
+      <c r="G721" s="41"/>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A722" s="41"/>
+      <c r="B722" s="41"/>
+      <c r="C722" s="41"/>
+      <c r="D722" s="41"/>
+      <c r="E722" s="41"/>
+      <c r="F722" s="41"/>
+      <c r="G722" s="41"/>
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A723" s="41"/>
+      <c r="B723" s="41"/>
+      <c r="C723" s="41"/>
+      <c r="D723" s="41"/>
+      <c r="E723" s="41"/>
+      <c r="F723" s="41"/>
+      <c r="G723" s="41"/>
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A724" s="41"/>
+      <c r="B724" s="41"/>
+      <c r="C724" s="41"/>
+      <c r="D724" s="41"/>
+      <c r="E724" s="41"/>
+      <c r="F724" s="41"/>
+      <c r="G724" s="41"/>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A725" s="41"/>
+      <c r="B725" s="41"/>
+      <c r="C725" s="41"/>
+      <c r="D725" s="41"/>
+      <c r="E725" s="41"/>
+      <c r="F725" s="41"/>
+      <c r="G725" s="41"/>
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A726" s="41"/>
+      <c r="B726" s="41"/>
+      <c r="C726" s="41"/>
+      <c r="D726" s="41"/>
+      <c r="E726" s="41"/>
+      <c r="F726" s="41"/>
+      <c r="G726" s="41"/>
+    </row>
+    <row r="727" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A727" s="41"/>
+      <c r="B727" s="41"/>
+      <c r="C727" s="41"/>
+      <c r="D727" s="41"/>
+      <c r="E727" s="41"/>
+      <c r="F727" s="41"/>
+      <c r="G727" s="41"/>
+    </row>
+    <row r="728" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A728" s="41"/>
+      <c r="B728" s="41"/>
+      <c r="C728" s="41"/>
+      <c r="D728" s="41"/>
+      <c r="E728" s="41"/>
+      <c r="F728" s="41"/>
+      <c r="G728" s="41"/>
+    </row>
+    <row r="729" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A729" s="41"/>
+      <c r="B729" s="41"/>
+      <c r="C729" s="41"/>
+      <c r="D729" s="41"/>
+      <c r="E729" s="41"/>
+      <c r="F729" s="41"/>
+      <c r="G729" s="41"/>
+    </row>
+    <row r="730" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A730" s="41"/>
+      <c r="B730" s="41"/>
+      <c r="C730" s="41"/>
+      <c r="D730" s="41"/>
+      <c r="E730" s="41"/>
+      <c r="F730" s="41"/>
+      <c r="G730" s="41"/>
+    </row>
+    <row r="731" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A731" s="41"/>
+      <c r="B731" s="41"/>
+      <c r="C731" s="41"/>
+      <c r="D731" s="41"/>
+      <c r="E731" s="41"/>
+      <c r="F731" s="41"/>
+      <c r="G731" s="41"/>
+    </row>
+    <row r="732" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A732" s="41"/>
+      <c r="B732" s="41"/>
+      <c r="C732" s="41"/>
+      <c r="D732" s="41"/>
+      <c r="E732" s="41"/>
+      <c r="F732" s="41"/>
+      <c r="G732" s="41"/>
+    </row>
+    <row r="733" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A733" s="41"/>
+      <c r="B733" s="41"/>
+      <c r="C733" s="41"/>
+      <c r="D733" s="41"/>
+      <c r="E733" s="41"/>
+      <c r="F733" s="41"/>
+      <c r="G733" s="41"/>
+    </row>
+    <row r="734" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A734" s="41"/>
+      <c r="B734" s="41"/>
+      <c r="C734" s="41"/>
+      <c r="D734" s="41"/>
+      <c r="E734" s="41"/>
+      <c r="F734" s="41"/>
+      <c r="G734" s="41"/>
+    </row>
+    <row r="735" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A735" s="41"/>
+      <c r="B735" s="41"/>
+      <c r="C735" s="41"/>
+      <c r="D735" s="41"/>
+      <c r="E735" s="41"/>
+      <c r="F735" s="41"/>
+      <c r="G735" s="41"/>
+    </row>
+    <row r="736" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A736" s="41"/>
+      <c r="B736" s="41"/>
+      <c r="C736" s="41"/>
+      <c r="D736" s="41"/>
+      <c r="E736" s="41"/>
+      <c r="F736" s="41"/>
+      <c r="G736" s="41"/>
+    </row>
+    <row r="737" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A737" s="41"/>
+      <c r="B737" s="41"/>
+      <c r="C737" s="41"/>
+      <c r="D737" s="41"/>
+      <c r="E737" s="41"/>
+      <c r="F737" s="41"/>
+      <c r="G737" s="41"/>
+    </row>
+    <row r="738" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A738" s="41"/>
+      <c r="B738" s="41"/>
+      <c r="C738" s="41"/>
+      <c r="D738" s="41"/>
+      <c r="E738" s="41"/>
+      <c r="F738" s="41"/>
+      <c r="G738" s="41"/>
+    </row>
+    <row r="739" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A739" s="41"/>
+      <c r="B739" s="41"/>
+      <c r="C739" s="41"/>
+      <c r="D739" s="41"/>
+      <c r="E739" s="41"/>
+      <c r="F739" s="41"/>
+      <c r="G739" s="41"/>
+    </row>
+    <row r="740" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A740" s="41"/>
+      <c r="B740" s="41"/>
+      <c r="C740" s="41"/>
+      <c r="D740" s="41"/>
+      <c r="E740" s="41"/>
+      <c r="F740" s="41"/>
+      <c r="G740" s="41"/>
+    </row>
+    <row r="741" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A741" s="41"/>
+      <c r="B741" s="41"/>
+      <c r="C741" s="41"/>
+      <c r="D741" s="41"/>
+      <c r="E741" s="41"/>
+      <c r="F741" s="41"/>
+      <c r="G741" s="41"/>
+    </row>
+    <row r="742" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A742" s="41"/>
+      <c r="B742" s="41"/>
+      <c r="C742" s="41"/>
+      <c r="D742" s="41"/>
+      <c r="E742" s="41"/>
+      <c r="F742" s="41"/>
+      <c r="G742" s="41"/>
+    </row>
+    <row r="743" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A743" s="41"/>
+      <c r="B743" s="41"/>
+      <c r="C743" s="41"/>
+      <c r="D743" s="41"/>
+      <c r="E743" s="41"/>
+      <c r="F743" s="41"/>
+      <c r="G743" s="41"/>
+    </row>
+    <row r="744" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A744" s="41"/>
+      <c r="B744" s="41"/>
+      <c r="C744" s="41"/>
+      <c r="D744" s="41"/>
+      <c r="E744" s="41"/>
+      <c r="F744" s="41"/>
+      <c r="G744" s="41"/>
+    </row>
+    <row r="745" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A745" s="41"/>
+      <c r="B745" s="41"/>
+      <c r="C745" s="41"/>
+      <c r="D745" s="41"/>
+      <c r="E745" s="41"/>
+      <c r="F745" s="41"/>
+      <c r="G745" s="41"/>
+    </row>
+    <row r="746" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A746" s="41"/>
+      <c r="B746" s="41"/>
+      <c r="C746" s="41"/>
+      <c r="D746" s="41"/>
+      <c r="E746" s="41"/>
+      <c r="F746" s="41"/>
+      <c r="G746" s="41"/>
+    </row>
+    <row r="747" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A747" s="41"/>
+      <c r="B747" s="41"/>
+      <c r="C747" s="41"/>
+      <c r="D747" s="41"/>
+      <c r="E747" s="41"/>
+      <c r="F747" s="41"/>
+      <c r="G747" s="41"/>
+    </row>
+    <row r="748" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A748" s="41"/>
+      <c r="B748" s="41"/>
+      <c r="C748" s="41"/>
+      <c r="D748" s="41"/>
+      <c r="E748" s="41"/>
+      <c r="F748" s="41"/>
+      <c r="G748" s="41"/>
+    </row>
+    <row r="749" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A749" s="41"/>
+      <c r="B749" s="41"/>
+      <c r="C749" s="41"/>
+      <c r="D749" s="41"/>
+      <c r="E749" s="41"/>
+      <c r="F749" s="41"/>
+      <c r="G749" s="41"/>
+    </row>
+    <row r="750" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A750" s="41"/>
+      <c r="B750" s="41"/>
+      <c r="C750" s="41"/>
+      <c r="D750" s="41"/>
+      <c r="E750" s="41"/>
+      <c r="F750" s="41"/>
+      <c r="G750" s="41"/>
+    </row>
+    <row r="751" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A751" s="41"/>
+      <c r="B751" s="41"/>
+      <c r="C751" s="41"/>
+      <c r="D751" s="41"/>
+      <c r="E751" s="41"/>
+      <c r="F751" s="41"/>
+      <c r="G751" s="41"/>
+    </row>
+    <row r="752" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A752" s="41"/>
+      <c r="B752" s="41"/>
+      <c r="C752" s="41"/>
+      <c r="D752" s="41"/>
+      <c r="E752" s="41"/>
+      <c r="F752" s="41"/>
+      <c r="G752" s="41"/>
+    </row>
+    <row r="753" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A753" s="41"/>
+      <c r="B753" s="41"/>
+      <c r="C753" s="41"/>
+      <c r="D753" s="41"/>
+      <c r="E753" s="41"/>
+      <c r="F753" s="41"/>
+      <c r="G753" s="41"/>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A754" s="41"/>
+      <c r="B754" s="41"/>
+      <c r="C754" s="41"/>
+      <c r="D754" s="41"/>
+      <c r="E754" s="41"/>
+      <c r="F754" s="41"/>
+      <c r="G754" s="41"/>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A755" s="41"/>
+      <c r="B755" s="41"/>
+      <c r="C755" s="41"/>
+      <c r="D755" s="41"/>
+      <c r="E755" s="41"/>
+      <c r="F755" s="41"/>
+      <c r="G755" s="41"/>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A756" s="41"/>
+      <c r="B756" s="41"/>
+      <c r="C756" s="41"/>
+      <c r="D756" s="41"/>
+      <c r="E756" s="41"/>
+      <c r="F756" s="41"/>
+      <c r="G756" s="41"/>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A757" s="41"/>
+      <c r="B757" s="41"/>
+      <c r="C757" s="41"/>
+      <c r="D757" s="41"/>
+      <c r="E757" s="41"/>
+      <c r="F757" s="41"/>
+      <c r="G757" s="41"/>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A758" s="3"/>
+      <c r="B758" s="3"/>
+      <c r="C758" s="3"/>
+      <c r="D758" s="3"/>
+      <c r="E758" s="3"/>
+      <c r="F758" s="3"/>
+      <c r="G758" s="3"/>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A759" s="3"/>
+      <c r="B759" s="3"/>
+      <c r="C759" s="3"/>
+      <c r="D759" s="3"/>
+      <c r="E759" s="3"/>
+      <c r="F759" s="3"/>
+      <c r="G759" s="3"/>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A760" s="3"/>
+      <c r="B760" s="3"/>
+      <c r="C760" s="3"/>
+      <c r="D760" s="3"/>
+      <c r="E760" s="3"/>
+      <c r="F760" s="3"/>
+      <c r="G760" s="3"/>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A761" s="3"/>
+      <c r="B761" s="3"/>
+      <c r="C761" s="3"/>
+      <c r="D761" s="3"/>
+      <c r="E761" s="3"/>
+      <c r="F761" s="3"/>
+      <c r="G761" s="3"/>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A762" s="3"/>
+      <c r="B762" s="3"/>
+      <c r="C762" s="3"/>
+      <c r="D762" s="3"/>
+      <c r="E762" s="3"/>
+      <c r="F762" s="3"/>
+      <c r="G762" s="3"/>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A763" s="3"/>
+      <c r="B763" s="3"/>
+      <c r="C763" s="3"/>
+      <c r="D763" s="3"/>
+      <c r="E763" s="3"/>
+      <c r="F763" s="3"/>
+      <c r="G763" s="3"/>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A764" s="3"/>
+      <c r="B764" s="3"/>
+      <c r="C764" s="3"/>
+      <c r="D764" s="3"/>
+      <c r="E764" s="3"/>
+      <c r="F764" s="3"/>
+      <c r="G764" s="3"/>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A765" s="3"/>
+      <c r="B765" s="3"/>
+      <c r="C765" s="3"/>
+      <c r="D765" s="3"/>
+      <c r="E765" s="3"/>
+      <c r="F765" s="3"/>
+      <c r="G765" s="3"/>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A766" s="3"/>
+      <c r="B766" s="3"/>
+      <c r="C766" s="3"/>
+      <c r="D766" s="3"/>
+      <c r="E766" s="3"/>
+      <c r="F766" s="3"/>
+      <c r="G766" s="3"/>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A767" s="3"/>
+      <c r="B767" s="3"/>
+      <c r="C767" s="3"/>
+      <c r="D767" s="3"/>
+      <c r="E767" s="3"/>
+      <c r="F767" s="3"/>
+      <c r="G767" s="3"/>
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A768" s="3"/>
+      <c r="B768" s="3"/>
+      <c r="C768" s="3"/>
+      <c r="D768" s="3"/>
+      <c r="E768" s="3"/>
+      <c r="F768" s="3"/>
+      <c r="G768" s="3"/>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A769" s="3"/>
+      <c r="B769" s="3"/>
+      <c r="C769" s="3"/>
+      <c r="D769" s="3"/>
+      <c r="E769" s="3"/>
+      <c r="F769" s="3"/>
+      <c r="G769" s="3"/>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A770" s="3"/>
+      <c r="B770" s="3"/>
+      <c r="C770" s="3"/>
+      <c r="D770" s="3"/>
+      <c r="E770" s="3"/>
+      <c r="F770" s="3"/>
+      <c r="G770" s="3"/>
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A771" s="3"/>
+      <c r="B771" s="3"/>
+      <c r="C771" s="3"/>
+      <c r="D771" s="3"/>
+      <c r="E771" s="3"/>
+      <c r="F771" s="3"/>
+      <c r="G771" s="3"/>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A772" s="3"/>
+      <c r="B772" s="3"/>
+      <c r="C772" s="3"/>
+      <c r="D772" s="3"/>
+      <c r="E772" s="3"/>
+      <c r="F772" s="3"/>
+      <c r="G772" s="3"/>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A773" s="3"/>
+      <c r="B773" s="3"/>
+      <c r="C773" s="3"/>
+      <c r="D773" s="3"/>
+      <c r="E773" s="3"/>
+      <c r="F773" s="3"/>
+      <c r="G773" s="3"/>
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A774" s="3"/>
+      <c r="B774" s="3"/>
+      <c r="C774" s="3"/>
+      <c r="D774" s="3"/>
+      <c r="E774" s="3"/>
+      <c r="F774" s="3"/>
+      <c r="G774" s="3"/>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A775" s="3"/>
+      <c r="B775" s="3"/>
+      <c r="C775" s="3"/>
+      <c r="D775" s="3"/>
+      <c r="E775" s="3"/>
+      <c r="F775" s="3"/>
+      <c r="G775" s="3"/>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A776" s="3"/>
+      <c r="B776" s="3"/>
+      <c r="C776" s="3"/>
+      <c r="D776" s="3"/>
+      <c r="E776" s="3"/>
+      <c r="F776" s="3"/>
+      <c r="G776" s="3"/>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A777" s="3"/>
+      <c r="B777" s="3"/>
+      <c r="C777" s="3"/>
+      <c r="D777" s="3"/>
+      <c r="E777" s="3"/>
+      <c r="F777" s="3"/>
+      <c r="G777" s="3"/>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A778" s="3"/>
+      <c r="B778" s="3"/>
+      <c r="C778" s="3"/>
+      <c r="D778" s="3"/>
+      <c r="E778" s="3"/>
+      <c r="F778" s="3"/>
+      <c r="G778" s="3"/>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A779" s="3"/>
+      <c r="B779" s="3"/>
+      <c r="C779" s="3"/>
+      <c r="D779" s="3"/>
+      <c r="E779" s="3"/>
+      <c r="F779" s="3"/>
+      <c r="G779" s="3"/>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A780" s="3"/>
+      <c r="B780" s="3"/>
+      <c r="C780" s="3"/>
+      <c r="D780" s="3"/>
+      <c r="E780" s="3"/>
+      <c r="F780" s="3"/>
+      <c r="G780" s="3"/>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A781" s="3"/>
+      <c r="B781" s="3"/>
+      <c r="C781" s="3"/>
+      <c r="D781" s="3"/>
+      <c r="E781" s="3"/>
+      <c r="F781" s="3"/>
+      <c r="G781" s="3"/>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A782" s="3"/>
+      <c r="B782" s="3"/>
+      <c r="C782" s="3"/>
+      <c r="D782" s="3"/>
+      <c r="E782" s="3"/>
+      <c r="F782" s="3"/>
+      <c r="G782" s="3"/>
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A783" s="3"/>
+      <c r="B783" s="3"/>
+      <c r="C783" s="3"/>
+      <c r="D783" s="3"/>
+      <c r="E783" s="3"/>
+      <c r="F783" s="3"/>
+      <c r="G783" s="3"/>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A784" s="3"/>
+      <c r="B784" s="3"/>
+      <c r="C784" s="3"/>
+      <c r="D784" s="3"/>
+      <c r="E784" s="3"/>
+      <c r="F784" s="3"/>
+      <c r="G784" s="3"/>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A785" s="3"/>
+      <c r="B785" s="3"/>
+      <c r="C785" s="3"/>
+      <c r="D785" s="3"/>
+      <c r="E785" s="3"/>
+      <c r="F785" s="3"/>
+      <c r="G785" s="3"/>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A786" s="3"/>
+      <c r="B786" s="3"/>
+      <c r="C786" s="3"/>
+      <c r="D786" s="3"/>
+      <c r="E786" s="3"/>
+      <c r="F786" s="3"/>
+      <c r="G786" s="3"/>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A787" s="3"/>
+      <c r="B787" s="3"/>
+      <c r="C787" s="3"/>
+      <c r="D787" s="3"/>
+      <c r="E787" s="3"/>
+      <c r="F787" s="3"/>
+      <c r="G787" s="3"/>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A788" s="3"/>
+      <c r="B788" s="3"/>
+      <c r="C788" s="3"/>
+      <c r="D788" s="3"/>
+      <c r="E788" s="3"/>
+      <c r="F788" s="3"/>
+      <c r="G788" s="3"/>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A789" s="3"/>
+      <c r="B789" s="3"/>
+      <c r="C789" s="3"/>
+      <c r="D789" s="3"/>
+      <c r="E789" s="3"/>
+      <c r="F789" s="3"/>
+      <c r="G789" s="3"/>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A790" s="3"/>
+      <c r="B790" s="3"/>
+      <c r="C790" s="3"/>
+      <c r="D790" s="3"/>
+      <c r="E790" s="3"/>
+      <c r="F790" s="3"/>
+      <c r="G790" s="3"/>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A791" s="3"/>
+      <c r="B791" s="3"/>
+      <c r="C791" s="3"/>
+      <c r="D791" s="3"/>
+      <c r="E791" s="3"/>
+      <c r="F791" s="3"/>
+      <c r="G791" s="3"/>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A792" s="3"/>
+      <c r="B792" s="3"/>
+      <c r="C792" s="3"/>
+      <c r="D792" s="3"/>
+      <c r="E792" s="3"/>
+      <c r="F792" s="3"/>
+      <c r="G792" s="3"/>
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A793" s="3"/>
+      <c r="B793" s="3"/>
+      <c r="C793" s="3"/>
+      <c r="D793" s="3"/>
+      <c r="E793" s="3"/>
+      <c r="F793" s="3"/>
+      <c r="G793" s="3"/>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A794" s="3"/>
+      <c r="B794" s="3"/>
+      <c r="C794" s="3"/>
+      <c r="D794" s="3"/>
+      <c r="E794" s="3"/>
+      <c r="F794" s="3"/>
+      <c r="G794" s="3"/>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A795" s="3"/>
+      <c r="B795" s="3"/>
+      <c r="C795" s="3"/>
+      <c r="D795" s="3"/>
+      <c r="E795" s="3"/>
+      <c r="F795" s="3"/>
+      <c r="G795" s="3"/>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A796" s="3"/>
+      <c r="B796" s="3"/>
+      <c r="C796" s="3"/>
+      <c r="D796" s="3"/>
+      <c r="E796" s="3"/>
+      <c r="F796" s="3"/>
+      <c r="G796" s="3"/>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A797" s="3"/>
+      <c r="B797" s="3"/>
+      <c r="C797" s="3"/>
+      <c r="D797" s="3"/>
+      <c r="E797" s="3"/>
+      <c r="F797" s="3"/>
+      <c r="G797" s="3"/>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A798" s="3"/>
+      <c r="B798" s="3"/>
+      <c r="C798" s="3"/>
+      <c r="D798" s="3"/>
+      <c r="E798" s="3"/>
+      <c r="F798" s="3"/>
+      <c r="G798" s="3"/>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A799" s="3"/>
+      <c r="B799" s="3"/>
+      <c r="C799" s="3"/>
+      <c r="D799" s="3"/>
+      <c r="E799" s="3"/>
+      <c r="F799" s="3"/>
+      <c r="G799" s="3"/>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A800" s="3"/>
+      <c r="B800" s="3"/>
+      <c r="C800" s="3"/>
+      <c r="D800" s="3"/>
+      <c r="E800" s="3"/>
+      <c r="F800" s="3"/>
+      <c r="G800" s="3"/>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A801" s="3"/>
+      <c r="B801" s="3"/>
+      <c r="C801" s="3"/>
+      <c r="D801" s="3"/>
+      <c r="E801" s="3"/>
+      <c r="F801" s="3"/>
+      <c r="G801" s="3"/>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A802" s="3"/>
+      <c r="B802" s="3"/>
+      <c r="C802" s="3"/>
+      <c r="D802" s="3"/>
+      <c r="E802" s="3"/>
+      <c r="F802" s="3"/>
+      <c r="G802" s="3"/>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A803" s="3"/>
+      <c r="B803" s="3"/>
+      <c r="C803" s="3"/>
+      <c r="D803" s="3"/>
+      <c r="E803" s="3"/>
+      <c r="F803" s="3"/>
+      <c r="G803" s="3"/>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A804" s="3"/>
+      <c r="B804" s="3"/>
+      <c r="C804" s="3"/>
+      <c r="D804" s="3"/>
+      <c r="E804" s="3"/>
+      <c r="F804" s="3"/>
+      <c r="G804" s="3"/>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A805" s="3"/>
+      <c r="B805" s="3"/>
+      <c r="C805" s="3"/>
+      <c r="D805" s="3"/>
+      <c r="E805" s="3"/>
+      <c r="F805" s="3"/>
+      <c r="G805" s="3"/>
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A806" s="3"/>
+      <c r="B806" s="3"/>
+      <c r="C806" s="3"/>
+      <c r="D806" s="3"/>
+      <c r="E806" s="3"/>
+      <c r="F806" s="3"/>
+      <c r="G806" s="3"/>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A807" s="3"/>
+      <c r="B807" s="3"/>
+      <c r="C807" s="3"/>
+      <c r="D807" s="3"/>
+      <c r="E807" s="3"/>
+      <c r="F807" s="3"/>
+      <c r="G807" s="3"/>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A808" s="3"/>
+      <c r="B808" s="3"/>
+      <c r="C808" s="3"/>
+      <c r="D808" s="3"/>
+      <c r="E808" s="3"/>
+      <c r="F808" s="3"/>
+      <c r="G808" s="3"/>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A809" s="3"/>
+      <c r="B809" s="3"/>
+      <c r="C809" s="3"/>
+      <c r="D809" s="3"/>
+      <c r="E809" s="3"/>
+      <c r="F809" s="3"/>
+      <c r="G809" s="3"/>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A810" s="3"/>
+      <c r="B810" s="3"/>
+      <c r="C810" s="3"/>
+      <c r="D810" s="3"/>
+      <c r="E810" s="3"/>
+      <c r="F810" s="3"/>
+      <c r="G810" s="3"/>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A811" s="3"/>
+      <c r="B811" s="3"/>
+      <c r="C811" s="3"/>
+      <c r="D811" s="3"/>
+      <c r="E811" s="3"/>
+      <c r="F811" s="3"/>
+      <c r="G811" s="3"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="262">
+    <mergeCell ref="A586:E586"/>
+    <mergeCell ref="E478:G478"/>
+    <mergeCell ref="E481:G481"/>
+    <mergeCell ref="A638:G698"/>
+    <mergeCell ref="A699:G757"/>
+    <mergeCell ref="A635:G637"/>
+    <mergeCell ref="A498:E498"/>
+    <mergeCell ref="A500:E500"/>
+    <mergeCell ref="A484:G484"/>
+    <mergeCell ref="A487:G487"/>
+    <mergeCell ref="A520:G520"/>
+    <mergeCell ref="A541:G541"/>
+    <mergeCell ref="A588:E588"/>
+    <mergeCell ref="A562:E562"/>
+    <mergeCell ref="A564:E564"/>
+    <mergeCell ref="A566:E566"/>
+    <mergeCell ref="A568:E568"/>
+    <mergeCell ref="A570:E570"/>
+    <mergeCell ref="A576:E576"/>
+    <mergeCell ref="A578:E578"/>
+    <mergeCell ref="A580:E580"/>
+    <mergeCell ref="A582:E582"/>
+    <mergeCell ref="D628:G628"/>
+    <mergeCell ref="D630:G630"/>
+    <mergeCell ref="D632:G632"/>
+    <mergeCell ref="A619:G624"/>
+    <mergeCell ref="D626:G626"/>
+    <mergeCell ref="A408:E408"/>
+    <mergeCell ref="A400:G400"/>
+    <mergeCell ref="A383:E383"/>
+    <mergeCell ref="A385:E385"/>
+    <mergeCell ref="A387:E387"/>
+    <mergeCell ref="A326:E326"/>
+    <mergeCell ref="A404:E404"/>
+    <mergeCell ref="F328:G328"/>
+    <mergeCell ref="F349:G349"/>
+    <mergeCell ref="F370:G370"/>
+    <mergeCell ref="A432:G432"/>
+    <mergeCell ref="A455:G455"/>
+    <mergeCell ref="A447:E447"/>
+    <mergeCell ref="A449:E449"/>
+    <mergeCell ref="A443:E443"/>
+    <mergeCell ref="A445:E445"/>
+    <mergeCell ref="A451:E451"/>
+    <mergeCell ref="F402:G402"/>
+    <mergeCell ref="F421:G421"/>
+    <mergeCell ref="F441:G441"/>
+    <mergeCell ref="F453:G453"/>
+    <mergeCell ref="A310:G310"/>
+    <mergeCell ref="A331:G331"/>
+    <mergeCell ref="A335:G335"/>
+    <mergeCell ref="A352:G352"/>
+    <mergeCell ref="A356:G356"/>
+    <mergeCell ref="A373:G373"/>
+    <mergeCell ref="A377:G377"/>
+    <mergeCell ref="A393:G393"/>
+    <mergeCell ref="A343:E343"/>
+    <mergeCell ref="A345:E345"/>
+    <mergeCell ref="A347:E347"/>
+    <mergeCell ref="A368:E368"/>
+    <mergeCell ref="A366:E366"/>
+    <mergeCell ref="A316:E316"/>
+    <mergeCell ref="A318:E318"/>
+    <mergeCell ref="A341:E341"/>
+    <mergeCell ref="F381:G381"/>
+    <mergeCell ref="D129:G129"/>
+    <mergeCell ref="A307:G308"/>
+    <mergeCell ref="A255:E255"/>
+    <mergeCell ref="A257:E257"/>
+    <mergeCell ref="A261:E261"/>
+    <mergeCell ref="A273:E273"/>
+    <mergeCell ref="A275:E275"/>
+    <mergeCell ref="A279:E279"/>
+    <mergeCell ref="A191:E191"/>
+    <mergeCell ref="A197:E197"/>
+    <mergeCell ref="A185:E185"/>
+    <mergeCell ref="A248:G251"/>
+    <mergeCell ref="A225:E225"/>
+    <mergeCell ref="D131:G131"/>
+    <mergeCell ref="D136:G136"/>
+    <mergeCell ref="A227:E227"/>
+    <mergeCell ref="A212:E212"/>
+    <mergeCell ref="A214:E214"/>
+    <mergeCell ref="F199:G199"/>
+    <mergeCell ref="F216:G216"/>
+    <mergeCell ref="F263:G263"/>
+    <mergeCell ref="F281:G281"/>
+    <mergeCell ref="F300:G300"/>
+    <mergeCell ref="A303:G303"/>
+    <mergeCell ref="A179:E179"/>
+    <mergeCell ref="A181:E181"/>
+    <mergeCell ref="F157:G157"/>
+    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A183:E183"/>
+    <mergeCell ref="A362:E362"/>
+    <mergeCell ref="A364:E364"/>
+    <mergeCell ref="A205:G206"/>
+    <mergeCell ref="A210:E210"/>
+    <mergeCell ref="A237:E237"/>
+    <mergeCell ref="F208:G208"/>
+    <mergeCell ref="F223:G223"/>
+    <mergeCell ref="F253:G253"/>
+    <mergeCell ref="F271:G271"/>
+    <mergeCell ref="F290:G290"/>
+    <mergeCell ref="F312:G312"/>
+    <mergeCell ref="F339:G339"/>
+    <mergeCell ref="F360:G360"/>
+    <mergeCell ref="A296:E296"/>
+    <mergeCell ref="A298:E298"/>
+    <mergeCell ref="A314:E314"/>
+    <mergeCell ref="F239:G239"/>
+    <mergeCell ref="A269:G269"/>
+    <mergeCell ref="A288:G288"/>
+    <mergeCell ref="A277:E277"/>
+    <mergeCell ref="A292:E292"/>
+    <mergeCell ref="A322:E322"/>
+    <mergeCell ref="A324:E324"/>
+    <mergeCell ref="A320:E320"/>
+    <mergeCell ref="A95:G95"/>
+    <mergeCell ref="A97:G97"/>
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A114:G114"/>
+    <mergeCell ref="D118:G118"/>
+    <mergeCell ref="D120:G120"/>
+    <mergeCell ref="D122:G122"/>
+    <mergeCell ref="A294:E294"/>
+    <mergeCell ref="A259:E259"/>
+    <mergeCell ref="A163:E163"/>
+    <mergeCell ref="A106:G112"/>
+    <mergeCell ref="D116:G116"/>
+    <mergeCell ref="A235:E235"/>
+    <mergeCell ref="A138:G145"/>
+    <mergeCell ref="A193:E193"/>
+    <mergeCell ref="A195:E195"/>
+    <mergeCell ref="A187:E187"/>
+    <mergeCell ref="A154:G155"/>
+    <mergeCell ref="D18:G18"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="D24:G24"/>
+    <mergeCell ref="D22:G22"/>
+    <mergeCell ref="D26:G26"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="D32:G32"/>
+    <mergeCell ref="D37:G37"/>
+    <mergeCell ref="D41:G41"/>
+    <mergeCell ref="D48:G48"/>
+    <mergeCell ref="D50:G50"/>
+    <mergeCell ref="D28:G28"/>
+    <mergeCell ref="D30:G30"/>
+    <mergeCell ref="D39:G39"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="A167:E167"/>
+    <mergeCell ref="A169:E169"/>
+    <mergeCell ref="A171:E171"/>
+    <mergeCell ref="A173:E173"/>
+    <mergeCell ref="A175:E175"/>
+    <mergeCell ref="D52:G52"/>
+    <mergeCell ref="D54:G54"/>
+    <mergeCell ref="A177:E177"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="A85:G85"/>
+    <mergeCell ref="A93:G93"/>
+    <mergeCell ref="D56:G56"/>
+    <mergeCell ref="A89:G89"/>
+    <mergeCell ref="A70:G70"/>
+    <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A76:G76"/>
+    <mergeCell ref="A78:G78"/>
+    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A82:G82"/>
+    <mergeCell ref="D127:G127"/>
+    <mergeCell ref="A436:G437"/>
+    <mergeCell ref="A423:E423"/>
+    <mergeCell ref="A413:G413"/>
+    <mergeCell ref="A417:G417"/>
+    <mergeCell ref="F389:G389"/>
+    <mergeCell ref="F410:G410"/>
+    <mergeCell ref="F429:G429"/>
+    <mergeCell ref="E391:G391"/>
+    <mergeCell ref="A396:G396"/>
+    <mergeCell ref="A425:E425"/>
+    <mergeCell ref="A427:E427"/>
+    <mergeCell ref="A406:E406"/>
+    <mergeCell ref="D612:G612"/>
+    <mergeCell ref="D614:G614"/>
+    <mergeCell ref="D616:G616"/>
+    <mergeCell ref="F461:G461"/>
+    <mergeCell ref="F494:G494"/>
+    <mergeCell ref="F530:G530"/>
+    <mergeCell ref="F550:G550"/>
+    <mergeCell ref="A506:E506"/>
+    <mergeCell ref="A463:E463"/>
+    <mergeCell ref="A465:E465"/>
+    <mergeCell ref="A489:G489"/>
+    <mergeCell ref="A491:G492"/>
+    <mergeCell ref="A473:E473"/>
+    <mergeCell ref="A496:E496"/>
+    <mergeCell ref="A471:E471"/>
+    <mergeCell ref="A502:E502"/>
+    <mergeCell ref="A504:E504"/>
+    <mergeCell ref="A584:E584"/>
+    <mergeCell ref="A545:G546"/>
+    <mergeCell ref="A603:G603"/>
+    <mergeCell ref="A605:G605"/>
+    <mergeCell ref="A607:G607"/>
+    <mergeCell ref="A591:G591"/>
+    <mergeCell ref="A593:G593"/>
+    <mergeCell ref="A229:E229"/>
+    <mergeCell ref="A231:E231"/>
+    <mergeCell ref="A284:G284"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A66:G66"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A134:G134"/>
+    <mergeCell ref="A147:G147"/>
+    <mergeCell ref="A150:G150"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A68:G68"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A125:G125"/>
+    <mergeCell ref="A152:G152"/>
+    <mergeCell ref="A201:G201"/>
+    <mergeCell ref="A219:G219"/>
+    <mergeCell ref="A242:G242"/>
+    <mergeCell ref="A246:G246"/>
+    <mergeCell ref="A265:G265"/>
+    <mergeCell ref="A159:E159"/>
+    <mergeCell ref="A161:E161"/>
+    <mergeCell ref="A91:G91"/>
+    <mergeCell ref="A233:E233"/>
+    <mergeCell ref="A165:E165"/>
+    <mergeCell ref="A467:E467"/>
+    <mergeCell ref="A469:E469"/>
+    <mergeCell ref="A552:E552"/>
+    <mergeCell ref="A554:E554"/>
+    <mergeCell ref="A556:E556"/>
+    <mergeCell ref="A597:G597"/>
+    <mergeCell ref="A599:G599"/>
+    <mergeCell ref="A601:G601"/>
+    <mergeCell ref="A508:E508"/>
+    <mergeCell ref="A510:E510"/>
+    <mergeCell ref="A512:E512"/>
+    <mergeCell ref="A514:E514"/>
+    <mergeCell ref="A516:E516"/>
+    <mergeCell ref="A524:G526"/>
+    <mergeCell ref="A536:E536"/>
+    <mergeCell ref="A518:E518"/>
+    <mergeCell ref="F475:G475"/>
+    <mergeCell ref="A558:E558"/>
+    <mergeCell ref="A560:E560"/>
+    <mergeCell ref="A532:E532"/>
+    <mergeCell ref="A534:E534"/>
+    <mergeCell ref="A538:E538"/>
+    <mergeCell ref="A572:E572"/>
+    <mergeCell ref="A574:E574"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
+  <headerFooter differentFirst="1">
+    <oddFooter>&amp;RSeite &amp;P von &amp;N</oddFooter>
+    <firstHeader>&amp;L&amp;G&amp;RFinanzdirektion
+Steuerverwaltung
+Rechtsabteilung
+Bahnhofstrasse 26, 6300 Zug
+T +41 41 594 20 00
+www.zg.ch/tax</firstHeader>
+    <firstFooter>&amp;RSeite &amp;P von &amp;N</firstFooter>
+  </headerFooter>
+  <rowBreaks count="11" manualBreakCount="11">
+    <brk id="65" max="16383" man="1"/>
+    <brk id="133" max="16383" man="1"/>
+    <brk id="200" max="16383" man="1"/>
+    <brk id="264" max="16383" man="1"/>
+    <brk id="330" max="16383" man="1"/>
+    <brk id="392" max="16383" man="1"/>
+    <brk id="454" max="16383" man="1"/>
+    <brk id="519" max="16383" man="1"/>
+    <brk id="590" max="16383" man="1"/>
+    <brk id="637" max="6" man="1"/>
+    <brk id="698" max="16383" man="1"/>
+  </rowBreaks>
+  <legacyDrawingHF r:id="rId2"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Nachlassinventar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Kantonale Verwaltung Schwyz</Company>
+  <Company>Kanton Zug</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Marty Helen</dc:creator>
+  <dc:creator>Ranja Kyburz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_SetDate">
+    <vt:lpwstr>2026-01-16T08:43:53Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_Name">
+    <vt:lpwstr>KTZG_Oeffentlich</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_SiteId">
+    <vt:lpwstr>7b979bcc-f4f4-4d20-8c59-e9b7a9406038</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_ActionId">
+    <vt:lpwstr>039007b2-6d32-4d6f-af23-228a0fdc8fbe</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_12929fe2-8bad-4dcb-8a88-df5f275e3b3e_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>